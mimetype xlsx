--- v0 (2026-07-24)
+++ v1 (2026-10-22)
@@ -1,7285 +1,10588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Calc"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Instrucciones" sheetId="1" state="visible" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Indisponibilidad" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet name="Instrucciones" sheetId="1" state="visible" r:id="rId3"/>
+    <sheet name="Parametros" sheetId="2" state="visible" r:id="rId4"/>
+    <sheet name="Indisponibilidad" sheetId="3" state="visible" r:id="rId5"/>
+    <sheet name="Proyectos" sheetId="4" state="visible" r:id="rId6"/>
+    <sheet name="Demanda" sheetId="5" state="visible" r:id="rId7"/>
   </sheets>
-  <definedNames/>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <extLst>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+    </ext>
+  </extLst>
 </workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="938" uniqueCount="389">
+  <si>
+    <t xml:space="preserve">PROKUS · PLANTILLA DE INSUMOS — versión web (sep-2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contenido prellenado: supuestos de planeamiento XM jul-2026 y escenario UPME medio (los mismos que Prokus trae precargados).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CÓMO USARLA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Ajuste solo las celdas AMARILLAS de las hojas Indisponibilidad, Proyectos y Demanda. Puede agregar o borrar filas (no cambie los encabezados).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2. Guarde el archivo (.xlsx) y súbalo en Prokus con el botón «⬆ Cargar plantilla».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. Prokus le mostrará la REVISIÓN DE SUPUESTOS: gráficas, totales y alertas. Revise y pulse «Aprobar supuestos».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4. Con los supuestos aprobados, pulse «▶ Generar pronóstico». Si luego cambia algo, Prokus pedirá aprobar de nuevo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FORMATO DE LOS DATOS (evita errores de decimales y miles)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Escriba los números como NÚMEROS de Excel, no como texto. No escriba separadores de miles: 7670,9 o 7670.9 según su Excel, nunca 7.670,9 como texto.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Año: 4 dígitos (2027). Mes: número de 1 a 12. Fecha de proyectos: texto AAAA-MM (2027-09).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Demanda: GWh del MES completo (no GWh/día, no MWh). Rango típico del SIN: 6.500–9.000 GWh/mes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Indisponibilidad: MW hídricos indisponibles, promedio del mes (mantenimientos + salidas forzadas). Al precio solo entra el exceso sobre el nivel normal (~6,8% del CEN hídrico).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• Proyectos: Tipo = Solar, Eolico, Hidraulico o Termico. CEN en MW. Si aplica probabilidad de entrada, ponga aquí los MW esperados y la fecha esperada.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">• La hoja Parametros es opcional: deje «Valor» en blanco para usar lo que muestra la web (semilla XM, TRM, anomalía NOAA del día).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La hidrología no requiere insumos: los escenarios los construye el modelo. Proyección informativa; Telus Energy no se compromete con el resultado real.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parametro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unidad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nota</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horizonte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">meses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24, 36, 48 o 60 (según su plan). En blanco = el de la web</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crecimiento demanda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">%/año</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solo aplica a meses que no estén en la hoja Demanda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Escenarios sinteticos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">#</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entre 20 y 100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nivel embalse inicial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En blanco = volumen útil XM del día</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TRM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COP/USD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">En blanco = la de la web</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$/kWh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solo afecta la salida Bolsa+CERE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Capacidad hidrica base</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEN hídrico al inicio; en blanco = 12.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Año</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indisponibilidad hídrica MW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fuente: XM, supuestos de planeamiento jul-2026 (mantenimientos programados + derrateo por indisponibilidad forzada, flota hídrica, MW promedio-mes)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pico de mantenimientos (11% del CEN hídrico)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De aquí en adelante XM solo mantiene el derrateo forzado de base (~6,8% del CEN)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proyecto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tipo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fecha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_AGGEHidro2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PuertaOro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Prosperida</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PetaloCesa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PetaCesaII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Zapatoca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_AGGECrSopo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_AGGECtCerv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_AGGEGasLux</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Arenal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Bugalagr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_CenitCopey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Colorados2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_CordobaII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_CSBuga1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElGuamo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Filigrana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Girasoles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_GrSFelipe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Inti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Jumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LaMartina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Lanceros</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Numbana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ParqueOLDT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSCondor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSEncanto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSRockra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSRovira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SanPelayo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Sincerin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SoldeMarII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_TamarindI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_TamarindII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Victoria1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Victoria2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Zawady</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Palmaseca1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Yuma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Oicata</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_DSENeivaS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PN1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Uraba1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Uraba2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_AtlanPhoto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Ceiba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_DonaJuana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_CHLaNoque</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hidraulico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ArrebolesI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Escobal1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Escobal2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Escobal3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Escobal4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Escobal5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Morrosqll1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Morrosqll2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_Windpeshi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eolico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ParqueUrra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSJeques</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SolyCielo1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ZambranoII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_CRLI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LaIguana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LosVenados</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SGD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Heliconea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LaTabla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_ParqueAlph</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_ParqueBeta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_Wayuu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Cordobita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Gualanday</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LaMena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Torrealba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSChenche</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Suarez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Valledup1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Valledup2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Colibri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Guaico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_PanderiscI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Remanso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_RioVerde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_SanAlberto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Vequedo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Alejandria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Amber</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ApbaqI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ApuloSol1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Bambu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Campoalegr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Casiopea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_CentroSola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Chicala</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_CoyaimaIV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Dinamarca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElTropezon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_GSAsturias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Hatogrande</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_HondaSol1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_HondaSol2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_JuanMina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LaPaz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Morrosqll3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PetaloMagd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PetaloSucr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSBonda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSLaureles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SabanaSol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Taurus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Valledup3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Versalles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PuertaSol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Palmaseca2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_AGGEPostob</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElBongo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PetaCesaIV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Guacamayal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_CgOrquidea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_SantaInes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Buenavista</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Carare</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_DseNeiva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElLago1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_EMCALI1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Fotosfera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Guachal1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Guayacan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Levapan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SandaloII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Santander</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_TERR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_TERRII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_TolimaNort</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Palmira4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSCataca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Quinchia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Paloblanc1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Paloblanc2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Barzalosa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_BadelI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Barbados</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Drummond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElCampano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Firavisol</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_HGuamo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_HLanceros</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_VitaArauca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Rodas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Chinu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_CogCatleya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSBochica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_Acacias2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_Carreto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Hidrolimon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Hidromonos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Hidrotigre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Nare</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_BolCalamar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Carmelo4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_DSECalamar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Laguna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_MalamboI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSIntiII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSMinero</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Tenerife</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_CoyaimaII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Chorrerita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Charcos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Miraflores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Paraiso</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Primavera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITUANGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Paloblanc3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_GuajiraI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Lyra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSSolek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ZainoSolar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SanAngel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_AutMalambo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LaLoma200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SolPlanRic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSColima</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LaOrquidea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Villavieja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_AESSolar3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LasMarias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T_BiogDJuana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Termico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROELECTRIC1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROELECTRIC2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_Camelia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ToluSolar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_VtsManita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Colorados</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Ponderosa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_Cordobita</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_AltoOvejas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Churimo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_BSLLanos7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Domenica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_DonVizo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Draco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_DSEPBoyaca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElEspino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_EMCALI2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Escobal6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Flandes9.9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_FVLizama</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Higueras</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LaCayena</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LaMina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PetaMagdII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PiojoI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PiojoII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PiojoIII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PtrWilches</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Romosinuan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Tamarino</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Yopalosa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_PanaceaIII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_TZII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Andromeda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_BSLlanos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LaPaloma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Misak</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Pradera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSFloreo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SFPWilches</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Tolcemento</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028-02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LigustroI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_LigustroII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Tangara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Melgar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028-03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSPalmeras</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Wimke</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_JK2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Conde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_PCHSRosa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SolCimit</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_JK1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028-04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Altamira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Churuco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028-05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_BSLlanos8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_JK4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Chicamoch4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElRoble</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Aguaclara</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Macaregua</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_JK3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028-09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_AuresAlto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028-10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_SantaRosa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028-11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Cimitarra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_EfigenC03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElCorozo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSMatimba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_Chemesky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2028-12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_TumaWind</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_RioHondo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElGaban2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElGabanI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSSalamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSYopal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SabanaTorr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_SummaII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ELTESORITO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_CactusCes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2029-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SN_BARTOLOME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Zuba1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2029-03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Zuba2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STO_DOMINGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSVirginia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2029-05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Minavieja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2029-06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Carreto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2029-07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PSCarreto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Camarones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2029-08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElCopey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ElJardin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Valledupar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Ventana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2029-09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Andes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2029-11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Pacande</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_yariguies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Sahagun200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_Ariguani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2029-12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_PFLaAChira</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_LaJoya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_ColinaII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E_IpapureE02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2030-01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">S_GalapaII</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2030-03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">H_Salamina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2031-03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Demanda GWh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GWh/día (control)</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="YYYY-MM"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="General"/>
+    <numFmt numFmtId="165" formatCode="0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="@"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="11">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <scheme val="minor"/>
+      <charset val="1"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="Arial"/>
-      <b val="1"/>
-      <sz val="14"/>
+      <family val="0"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="Arial"/>
-      <sz val="10"/>
+      <family val="0"/>
     </font>
     <font>
+      <sz val="10"/>
       <name val="Arial"/>
-      <b val="1"/>
-      <color rgb="00FFFFFF"/>
+      <family val="0"/>
     </font>
     <font>
+      <b val="true"/>
+      <sz val="14"/>
+      <color rgb="FF1A2940"/>
       <name val="Arial"/>
+      <family val="0"/>
+      <charset val="1"/>
     </font>
     <font>
+      <i val="true"/>
+      <sz val="11"/>
+      <color rgb="FF595959"/>
       <name val="Arial"/>
-      <color rgb="000000FF"/>
+      <family val="0"/>
+      <charset val="1"/>
     </font>
     <font>
+      <sz val="11"/>
       <name val="Arial"/>
-      <color rgb="00666666"/>
-      <sz val="9"/>
+      <family val="0"/>
+      <charset val="1"/>
     </font>
     <font>
+      <b val="true"/>
+      <sz val="11"/>
+      <color rgb="FF1A2940"/>
       <name val="Arial"/>
-      <sz val="9"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b val="true"/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF808080"/>
+      <name val="Arial"/>
+      <family val="0"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="000B0F1A"/>
+        <fgColor rgb="FF1A2940"/>
+        <bgColor rgb="FF003366"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FFF2CC"/>
+        <fgColor rgb="FFFFF2CC"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin">
+        <color rgb="FFD9D9D9"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD9D9D9"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD9D9D9"/>
+      </top>
       <bottom style="thin">
-        <color rgb="00CCCCCC"/>
+        <color rgb="FFD9D9D9"/>
       </bottom>
+      <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="20">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="15">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+  <cellXfs count="13">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="false">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
+  <cellStyles count="6">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
-      <rgbColor rgb="00000000"/>
-[...62 lines deleted...]
-      <rgbColor rgb="00333333"/>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008000"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FF808000"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFC0C0C0"/>
+      <rgbColor rgb="FF808080"/>
+      <rgbColor rgb="FF9999FF"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFFFF2CC"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF8080"/>
+      <rgbColor rgb="FF0066CC"/>
+      <rgbColor rgb="FFD9D9D9"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00CCFF"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FFCCFFCC"/>
+      <rgbColor rgb="FFFFFF99"/>
+      <rgbColor rgb="FF99CCFF"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFFFCC99"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF33CCCC"/>
+      <rgbColor rgb="FF99CC00"/>
+      <rgbColor rgb="FFFFCC00"/>
+      <rgbColor rgb="FFFF9900"/>
+      <rgbColor rgb="FFFF6600"/>
+      <rgbColor rgb="FF595959"/>
+      <rgbColor rgb="FF969696"/>
+      <rgbColor rgb="FF003366"/>
+      <rgbColor rgb="FF339966"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF333300"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF333399"/>
+      <rgbColor rgb="FF1A2940"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="ffffff"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="1f497d"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="eeece1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4f81bd"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="c0504d"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="9bbb59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="8064a2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4bacc6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="f79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0000ff"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2 lines deleted...]
-    <pageSetUpPr/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:A16"/>
+  <dimension ref="A1:A18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col width="110" customWidth="1" min="1" max="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="125"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...92 lines deleted...]
-        </is>
+    <row r="1" customFormat="false" ht="17.35" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="3"/>
+    </row>
+    <row r="4" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="26.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="3"/>
+    </row>
+    <row r="10" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="26.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="26.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="26.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="26.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="3"/>
+    </row>
+    <row r="18" customFormat="false" ht="26.85" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2 lines deleted...]
-    <pageSetUpPr/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D8"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
+      <selection pane="bottomLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col width="34" customWidth="1" min="1" max="1"/>
-[...2 lines deleted...]
-    <col width="60" customWidth="1" min="4" max="4"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="26"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="12"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="10"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="70"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...260 lines deleted...]
-        </is>
+    <row r="1" customFormat="false" ht="30" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A1" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="7"/>
+      <c r="C2" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2 lines deleted...]
-    <pageSetUpPr/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:D295"/>
+  <dimension ref="A1:D175"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
+      <selection pane="bottomLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col width="22" customWidth="1" min="1" max="1"/>
-[...2 lines deleted...]
-    <col width="12" customWidth="1" min="4" max="4"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="8"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="6"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="16"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="70"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...30 lines deleted...]
-        </is>
+    <row r="1" customFormat="false" ht="30" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A1" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="B2" s="8" t="n">
+        <v>7</v>
       </c>
       <c r="C2" s="9" t="n">
-        <v>4.9</v>
-[...14 lines deleted...]
-        </is>
+        <v>1008.1</v>
+      </c>
+      <c r="D2" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="B3" s="8" t="n">
+        <v>8</v>
       </c>
       <c r="C3" s="9" t="n">
-        <v>300</v>
-[...14 lines deleted...]
-        </is>
+        <v>957.6</v>
+      </c>
+      <c r="D3" s="10"/>
+    </row>
+    <row r="4" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="B4" s="8" t="n">
+        <v>9</v>
       </c>
       <c r="C4" s="9" t="n">
-        <v>19.5</v>
-[...14 lines deleted...]
-        </is>
+        <v>1013.1</v>
+      </c>
+      <c r="D4" s="10"/>
+    </row>
+    <row r="5" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="B5" s="8" t="n">
+        <v>10</v>
       </c>
       <c r="C5" s="9" t="n">
-        <v>9.9</v>
-[...14 lines deleted...]
-        </is>
+        <v>1338.3</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="B6" s="8" t="n">
+        <v>11</v>
       </c>
       <c r="C6" s="9" t="n">
-        <v>19.9</v>
-[...14 lines deleted...]
-        </is>
+        <v>1313.6</v>
+      </c>
+      <c r="D6" s="10"/>
+    </row>
+    <row r="7" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="B7" s="8" t="n">
+        <v>12</v>
       </c>
       <c r="C7" s="9" t="n">
-        <v>15.5</v>
-[...14 lines deleted...]
-        </is>
+        <v>970.2</v>
+      </c>
+      <c r="D7" s="10"/>
+    </row>
+    <row r="8" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B8" s="8" t="n">
+        <v>1</v>
       </c>
       <c r="C8" s="9" t="n">
-        <v>4.825</v>
-[...14 lines deleted...]
-        </is>
+        <v>912.9</v>
+      </c>
+      <c r="D8" s="10"/>
+    </row>
+    <row r="9" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B9" s="8" t="n">
+        <v>2</v>
       </c>
       <c r="C9" s="9" t="n">
-        <v>2.96</v>
-[...14 lines deleted...]
-        </is>
+        <v>1158.1</v>
+      </c>
+      <c r="D9" s="10"/>
+    </row>
+    <row r="10" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B10" s="8" t="n">
+        <v>3</v>
       </c>
       <c r="C10" s="9" t="n">
-        <v>1.575</v>
-[...14 lines deleted...]
-        </is>
+        <v>969.9</v>
+      </c>
+      <c r="D10" s="10"/>
+    </row>
+    <row r="11" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B11" s="8" t="n">
+        <v>4</v>
       </c>
       <c r="C11" s="9" t="n">
+        <v>1125.2</v>
+      </c>
+      <c r="D11" s="10"/>
+    </row>
+    <row r="12" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B12" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="C12" s="9" t="n">
+        <v>1172.4</v>
+      </c>
+      <c r="D12" s="10"/>
+    </row>
+    <row r="13" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B13" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="C13" s="9" t="n">
+        <v>1074.5</v>
+      </c>
+      <c r="D13" s="10"/>
+    </row>
+    <row r="14" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B14" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="C14" s="9" t="n">
+        <v>854.1</v>
+      </c>
+      <c r="D14" s="10"/>
+    </row>
+    <row r="15" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B15" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="C15" s="9" t="n">
+        <v>828.4</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B16" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="C16" s="9" t="n">
+        <v>828.4</v>
+      </c>
+      <c r="D16" s="10"/>
+    </row>
+    <row r="17" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B17" s="8" t="n">
+        <v>10</v>
+      </c>
+      <c r="C17" s="9" t="n">
+        <v>828.4</v>
+      </c>
+      <c r="D17" s="10"/>
+    </row>
+    <row r="18" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B18" s="8" t="n">
+        <v>11</v>
+      </c>
+      <c r="C18" s="9" t="n">
+        <v>828.4</v>
+      </c>
+      <c r="D18" s="10"/>
+    </row>
+    <row r="19" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="8" t="n">
+        <v>2027</v>
+      </c>
+      <c r="B19" s="8" t="n">
+        <v>12</v>
+      </c>
+      <c r="C19" s="9" t="n">
+        <v>828.4</v>
+      </c>
+      <c r="D19" s="10"/>
+    </row>
+    <row r="20" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B20" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="C20" s="9" t="n">
+        <v>828.4</v>
+      </c>
+      <c r="D20" s="10"/>
+    </row>
+    <row r="21" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B21" s="8" t="n">
         <v>2</v>
       </c>
-      <c r="D11" s="13" t="n">
-[...175 lines deleted...]
-      </c>
       <c r="C21" s="9" t="n">
-        <v>9.9</v>
-[...14 lines deleted...]
-        </is>
+        <v>828.4</v>
+      </c>
+      <c r="D21" s="10"/>
+    </row>
+    <row r="22" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B22" s="8" t="n">
+        <v>3</v>
       </c>
       <c r="C22" s="9" t="n">
-        <v>9.9</v>
-[...14 lines deleted...]
-        </is>
+        <v>828.4</v>
+      </c>
+      <c r="D22" s="10"/>
+    </row>
+    <row r="23" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B23" s="8" t="n">
+        <v>4</v>
       </c>
       <c r="C23" s="9" t="n">
-        <v>9.9</v>
-[...14 lines deleted...]
-        </is>
+        <v>828.4</v>
+      </c>
+      <c r="D23" s="10"/>
+    </row>
+    <row r="24" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B24" s="8" t="n">
+        <v>5</v>
       </c>
       <c r="C24" s="9" t="n">
-        <v>9.1</v>
-[...14 lines deleted...]
-        </is>
+        <v>828.4</v>
+      </c>
+      <c r="D24" s="10"/>
+    </row>
+    <row r="25" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B25" s="8" t="n">
+        <v>6</v>
       </c>
       <c r="C25" s="9" t="n">
-        <v>9.9</v>
-[...4863 lines deleted...]
-      </c>
+        <v>828.4</v>
+      </c>
+      <c r="D25" s="10"/>
+    </row>
+    <row r="26" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="10"/>
+    </row>
+    <row r="27" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="8"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="10"/>
+    </row>
+    <row r="28" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="8"/>
+      <c r="B28" s="8"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="10"/>
+    </row>
+    <row r="29" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="8"/>
+      <c r="B29" s="8"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="10"/>
+    </row>
+    <row r="30" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="8"/>
+      <c r="B30" s="8"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="10"/>
+    </row>
+    <row r="31" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="8"/>
+      <c r="B31" s="8"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="10"/>
+    </row>
+    <row r="32" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="10"/>
+    </row>
+    <row r="33" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="8"/>
+      <c r="B33" s="8"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="10"/>
+    </row>
+    <row r="34" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="8"/>
+      <c r="B34" s="8"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="10"/>
+    </row>
+    <row r="35" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="8"/>
+      <c r="B35" s="8"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="10"/>
+    </row>
+    <row r="36" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="8"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="10"/>
+    </row>
+    <row r="37" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="8"/>
+      <c r="B37" s="8"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="10"/>
+    </row>
+    <row r="38" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="8"/>
+      <c r="B38" s="8"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="10"/>
+    </row>
+    <row r="39" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="8"/>
+      <c r="B39" s="8"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="10"/>
+    </row>
+    <row r="40" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="8"/>
+      <c r="B40" s="8"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="10"/>
+    </row>
+    <row r="41" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="8"/>
+      <c r="B41" s="8"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="10"/>
+    </row>
+    <row r="42" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="8"/>
+      <c r="B42" s="8"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="10"/>
+    </row>
+    <row r="43" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="8"/>
+      <c r="B43" s="8"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="10"/>
+    </row>
+    <row r="44" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="8"/>
+      <c r="B44" s="8"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="10"/>
+    </row>
+    <row r="45" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="8"/>
+      <c r="B45" s="8"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="10"/>
+    </row>
+    <row r="46" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="8"/>
+      <c r="B46" s="8"/>
+      <c r="C46" s="9"/>
+      <c r="D46" s="10"/>
+    </row>
+    <row r="47" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="8"/>
+      <c r="B47" s="8"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="10"/>
+    </row>
+    <row r="48" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="8"/>
+      <c r="B48" s="8"/>
+      <c r="C48" s="9"/>
+      <c r="D48" s="10"/>
+    </row>
+    <row r="49" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="8"/>
+      <c r="B49" s="8"/>
+      <c r="C49" s="9"/>
+      <c r="D49" s="10"/>
+    </row>
+    <row r="50" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="8"/>
+      <c r="B50" s="8"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="10"/>
+    </row>
+    <row r="51" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="8"/>
+      <c r="B51" s="8"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="10"/>
+    </row>
+    <row r="52" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="8"/>
+      <c r="B52" s="8"/>
+      <c r="C52" s="9"/>
+      <c r="D52" s="10"/>
+    </row>
+    <row r="53" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="8"/>
+      <c r="B53" s="8"/>
+      <c r="C53" s="9"/>
+      <c r="D53" s="10"/>
+    </row>
+    <row r="54" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="8"/>
+      <c r="B54" s="8"/>
+      <c r="C54" s="9"/>
+      <c r="D54" s="10"/>
+    </row>
+    <row r="55" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="8"/>
+      <c r="B55" s="8"/>
+      <c r="C55" s="9"/>
+      <c r="D55" s="10"/>
+    </row>
+    <row r="56" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="8"/>
+      <c r="B56" s="8"/>
+      <c r="C56" s="9"/>
+      <c r="D56" s="10"/>
+    </row>
+    <row r="57" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="8"/>
+      <c r="B57" s="8"/>
+      <c r="C57" s="9"/>
+      <c r="D57" s="10"/>
+    </row>
+    <row r="58" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="8"/>
+      <c r="B58" s="8"/>
+      <c r="C58" s="9"/>
+      <c r="D58" s="10"/>
+    </row>
+    <row r="59" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="8"/>
+      <c r="B59" s="8"/>
+      <c r="C59" s="9"/>
+      <c r="D59" s="10"/>
+    </row>
+    <row r="60" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="8"/>
+      <c r="B60" s="8"/>
+      <c r="C60" s="9"/>
+      <c r="D60" s="10"/>
+    </row>
+    <row r="61" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="8"/>
+      <c r="B61" s="8"/>
+      <c r="C61" s="9"/>
+      <c r="D61" s="10"/>
+    </row>
+    <row r="62" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="8"/>
+      <c r="B62" s="8"/>
+      <c r="C62" s="9"/>
+      <c r="D62" s="10"/>
+    </row>
+    <row r="63" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="8"/>
+      <c r="B63" s="8"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="10"/>
+    </row>
+    <row r="64" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="8"/>
+      <c r="B64" s="8"/>
+      <c r="C64" s="9"/>
+      <c r="D64" s="10"/>
+    </row>
+    <row r="65" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="8"/>
+      <c r="B65" s="8"/>
+      <c r="C65" s="9"/>
+      <c r="D65" s="10"/>
+    </row>
+    <row r="66" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="8"/>
+      <c r="B66" s="8"/>
+      <c r="C66" s="9"/>
+      <c r="D66" s="10"/>
+    </row>
+    <row r="67" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="8"/>
+      <c r="B67" s="8"/>
+      <c r="C67" s="9"/>
+      <c r="D67" s="10"/>
+    </row>
+    <row r="68" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="8"/>
+      <c r="B68" s="8"/>
+      <c r="C68" s="9"/>
+      <c r="D68" s="10"/>
+    </row>
+    <row r="69" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="8"/>
+      <c r="B69" s="8"/>
+      <c r="C69" s="9"/>
+      <c r="D69" s="10"/>
+    </row>
+    <row r="70" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="8"/>
+      <c r="B70" s="8"/>
+      <c r="C70" s="9"/>
+      <c r="D70" s="10"/>
+    </row>
+    <row r="71" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="8"/>
+      <c r="B71" s="8"/>
+      <c r="C71" s="9"/>
+      <c r="D71" s="10"/>
+    </row>
+    <row r="72" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="8"/>
+      <c r="B72" s="8"/>
+      <c r="C72" s="9"/>
+      <c r="D72" s="10"/>
+    </row>
+    <row r="73" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="8"/>
+      <c r="B73" s="8"/>
+      <c r="C73" s="9"/>
+      <c r="D73" s="10"/>
+    </row>
+    <row r="74" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="8"/>
+      <c r="B74" s="8"/>
+      <c r="C74" s="9"/>
+      <c r="D74" s="10"/>
+    </row>
+    <row r="75" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="8"/>
+      <c r="B75" s="8"/>
+      <c r="C75" s="9"/>
+      <c r="D75" s="10"/>
+    </row>
+    <row r="76" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="8"/>
+      <c r="B76" s="8"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="10"/>
+    </row>
+    <row r="77" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="8"/>
+      <c r="B77" s="8"/>
+      <c r="C77" s="9"/>
+      <c r="D77" s="10"/>
+    </row>
+    <row r="78" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="8"/>
+      <c r="B78" s="8"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="10"/>
+    </row>
+    <row r="79" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="8"/>
+      <c r="B79" s="8"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="10"/>
+    </row>
+    <row r="80" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A80" s="8"/>
+      <c r="B80" s="8"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="10"/>
+    </row>
+    <row r="81" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="8"/>
+      <c r="B81" s="8"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="10"/>
+    </row>
+    <row r="82" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="8"/>
+      <c r="B82" s="8"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="10"/>
+    </row>
+    <row r="83" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="8"/>
+      <c r="B83" s="8"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="10"/>
+    </row>
+    <row r="84" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="8"/>
+      <c r="B84" s="8"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="10"/>
+    </row>
+    <row r="85" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="8"/>
+      <c r="B85" s="8"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="10"/>
+    </row>
+    <row r="86" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="8"/>
+      <c r="B86" s="8"/>
+      <c r="C86" s="9"/>
+      <c r="D86" s="10"/>
+    </row>
+    <row r="87" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="8"/>
+      <c r="B87" s="8"/>
+      <c r="C87" s="9"/>
+      <c r="D87" s="10"/>
+    </row>
+    <row r="88" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="8"/>
+      <c r="B88" s="8"/>
+      <c r="C88" s="9"/>
+      <c r="D88" s="10"/>
+    </row>
+    <row r="89" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="8"/>
+      <c r="B89" s="8"/>
+      <c r="C89" s="9"/>
+      <c r="D89" s="10"/>
+    </row>
+    <row r="90" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="8"/>
+      <c r="B90" s="8"/>
+      <c r="C90" s="9"/>
+      <c r="D90" s="10"/>
+    </row>
+    <row r="91" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A91" s="8"/>
+      <c r="B91" s="8"/>
+      <c r="C91" s="9"/>
+      <c r="D91" s="10"/>
+    </row>
+    <row r="92" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A92" s="8"/>
+      <c r="B92" s="8"/>
+      <c r="C92" s="9"/>
+      <c r="D92" s="10"/>
+    </row>
+    <row r="93" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="8"/>
+      <c r="B93" s="8"/>
+      <c r="C93" s="9"/>
+      <c r="D93" s="10"/>
+    </row>
+    <row r="94" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="8"/>
+      <c r="B94" s="8"/>
+      <c r="C94" s="9"/>
+      <c r="D94" s="10"/>
+    </row>
+    <row r="95" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="8"/>
+      <c r="B95" s="8"/>
+      <c r="C95" s="9"/>
+      <c r="D95" s="10"/>
+    </row>
+    <row r="96" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A96" s="8"/>
+      <c r="B96" s="8"/>
+      <c r="C96" s="9"/>
+      <c r="D96" s="10"/>
+    </row>
+    <row r="97" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A97" s="8"/>
+      <c r="B97" s="8"/>
+      <c r="C97" s="9"/>
+      <c r="D97" s="10"/>
+    </row>
+    <row r="98" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A98" s="8"/>
+      <c r="B98" s="8"/>
+      <c r="C98" s="9"/>
+      <c r="D98" s="10"/>
+    </row>
+    <row r="99" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A99" s="8"/>
+      <c r="B99" s="8"/>
+      <c r="C99" s="9"/>
+      <c r="D99" s="10"/>
+    </row>
+    <row r="100" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="8"/>
+      <c r="B100" s="8"/>
+      <c r="C100" s="9"/>
+      <c r="D100" s="10"/>
+    </row>
+    <row r="101" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A101" s="8"/>
+      <c r="B101" s="8"/>
+      <c r="C101" s="9"/>
+      <c r="D101" s="10"/>
+    </row>
+    <row r="102" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A102" s="8"/>
+      <c r="B102" s="8"/>
+      <c r="C102" s="9"/>
+      <c r="D102" s="10"/>
+    </row>
+    <row r="103" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="8"/>
+      <c r="B103" s="8"/>
+      <c r="C103" s="9"/>
+      <c r="D103" s="10"/>
+    </row>
+    <row r="104" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A104" s="8"/>
+      <c r="B104" s="8"/>
+      <c r="C104" s="9"/>
+      <c r="D104" s="10"/>
+    </row>
+    <row r="105" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A105" s="8"/>
+      <c r="B105" s="8"/>
+      <c r="C105" s="9"/>
+      <c r="D105" s="10"/>
+    </row>
+    <row r="106" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="8"/>
+      <c r="B106" s="8"/>
+      <c r="C106" s="9"/>
+      <c r="D106" s="10"/>
+    </row>
+    <row r="107" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="8"/>
+      <c r="B107" s="8"/>
+      <c r="C107" s="9"/>
+      <c r="D107" s="10"/>
+    </row>
+    <row r="108" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="8"/>
+      <c r="B108" s="8"/>
+      <c r="C108" s="9"/>
+      <c r="D108" s="10"/>
+    </row>
+    <row r="109" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="8"/>
+      <c r="B109" s="8"/>
+      <c r="C109" s="9"/>
+      <c r="D109" s="10"/>
+    </row>
+    <row r="110" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="8"/>
+      <c r="B110" s="8"/>
+      <c r="C110" s="9"/>
+      <c r="D110" s="10"/>
+    </row>
+    <row r="111" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="8"/>
+      <c r="B111" s="8"/>
+      <c r="C111" s="9"/>
+      <c r="D111" s="10"/>
+    </row>
+    <row r="112" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="8"/>
+      <c r="B112" s="8"/>
+      <c r="C112" s="9"/>
+      <c r="D112" s="10"/>
+    </row>
+    <row r="113" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="8"/>
+      <c r="B113" s="8"/>
+      <c r="C113" s="9"/>
+      <c r="D113" s="10"/>
+    </row>
+    <row r="114" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="8"/>
+      <c r="B114" s="8"/>
+      <c r="C114" s="9"/>
+      <c r="D114" s="10"/>
+    </row>
+    <row r="115" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="8"/>
+      <c r="B115" s="8"/>
+      <c r="C115" s="9"/>
+      <c r="D115" s="10"/>
+    </row>
+    <row r="116" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="8"/>
+      <c r="B116" s="8"/>
+      <c r="C116" s="9"/>
+      <c r="D116" s="10"/>
+    </row>
+    <row r="117" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="8"/>
+      <c r="B117" s="8"/>
+      <c r="C117" s="9"/>
+      <c r="D117" s="10"/>
+    </row>
+    <row r="118" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="8"/>
+      <c r="B118" s="8"/>
+      <c r="C118" s="9"/>
+      <c r="D118" s="10"/>
+    </row>
+    <row r="119" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="8"/>
+      <c r="B119" s="8"/>
+      <c r="C119" s="9"/>
+      <c r="D119" s="10"/>
+    </row>
+    <row r="120" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="8"/>
+      <c r="B120" s="8"/>
+      <c r="C120" s="9"/>
+      <c r="D120" s="10"/>
+    </row>
+    <row r="121" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="8"/>
+      <c r="B121" s="8"/>
+      <c r="C121" s="9"/>
+      <c r="D121" s="10"/>
+    </row>
+    <row r="122" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="8"/>
+      <c r="B122" s="8"/>
+      <c r="C122" s="9"/>
+      <c r="D122" s="10"/>
+    </row>
+    <row r="123" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="8"/>
+      <c r="B123" s="8"/>
+      <c r="C123" s="9"/>
+      <c r="D123" s="10"/>
+    </row>
+    <row r="124" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="8"/>
+      <c r="B124" s="8"/>
+      <c r="C124" s="9"/>
+      <c r="D124" s="10"/>
+    </row>
+    <row r="125" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="8"/>
+      <c r="B125" s="8"/>
+      <c r="C125" s="9"/>
+      <c r="D125" s="10"/>
+    </row>
+    <row r="126" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="8"/>
+      <c r="B126" s="8"/>
+      <c r="C126" s="9"/>
+      <c r="D126" s="10"/>
+    </row>
+    <row r="127" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="8"/>
+      <c r="B127" s="8"/>
+      <c r="C127" s="9"/>
+      <c r="D127" s="10"/>
+    </row>
+    <row r="128" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="8"/>
+      <c r="B128" s="8"/>
+      <c r="C128" s="9"/>
+      <c r="D128" s="10"/>
+    </row>
+    <row r="129" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="8"/>
+      <c r="B129" s="8"/>
+      <c r="C129" s="9"/>
+      <c r="D129" s="10"/>
+    </row>
+    <row r="130" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="8"/>
+      <c r="B130" s="8"/>
+      <c r="C130" s="9"/>
+      <c r="D130" s="10"/>
+    </row>
+    <row r="131" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="8"/>
+      <c r="B131" s="8"/>
+      <c r="C131" s="9"/>
+      <c r="D131" s="10"/>
+    </row>
+    <row r="132" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="8"/>
+      <c r="B132" s="8"/>
+      <c r="C132" s="9"/>
+      <c r="D132" s="10"/>
+    </row>
+    <row r="133" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="8"/>
+      <c r="B133" s="8"/>
+      <c r="C133" s="9"/>
+      <c r="D133" s="10"/>
+    </row>
+    <row r="134" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="8"/>
+      <c r="B134" s="8"/>
+      <c r="C134" s="9"/>
+      <c r="D134" s="10"/>
+    </row>
+    <row r="135" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="8"/>
+      <c r="B135" s="8"/>
+      <c r="C135" s="9"/>
+      <c r="D135" s="10"/>
+    </row>
+    <row r="136" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="8"/>
+      <c r="B136" s="8"/>
+      <c r="C136" s="9"/>
+      <c r="D136" s="10"/>
+    </row>
+    <row r="137" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="8"/>
+      <c r="B137" s="8"/>
+      <c r="C137" s="9"/>
+      <c r="D137" s="10"/>
+    </row>
+    <row r="138" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A138" s="8"/>
+      <c r="B138" s="8"/>
+      <c r="C138" s="9"/>
+      <c r="D138" s="10"/>
+    </row>
+    <row r="139" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A139" s="8"/>
+      <c r="B139" s="8"/>
+      <c r="C139" s="9"/>
+      <c r="D139" s="10"/>
+    </row>
+    <row r="140" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="8"/>
+      <c r="B140" s="8"/>
+      <c r="C140" s="9"/>
+      <c r="D140" s="10"/>
+    </row>
+    <row r="141" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="8"/>
+      <c r="B141" s="8"/>
+      <c r="C141" s="9"/>
+      <c r="D141" s="10"/>
+    </row>
+    <row r="142" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="8"/>
+      <c r="B142" s="8"/>
+      <c r="C142" s="9"/>
+      <c r="D142" s="10"/>
+    </row>
+    <row r="143" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="8"/>
+      <c r="B143" s="8"/>
+      <c r="C143" s="9"/>
+      <c r="D143" s="10"/>
+    </row>
+    <row r="144" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="8"/>
+      <c r="B144" s="8"/>
+      <c r="C144" s="9"/>
+      <c r="D144" s="10"/>
+    </row>
+    <row r="145" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="8"/>
+      <c r="B145" s="8"/>
+      <c r="C145" s="9"/>
+      <c r="D145" s="10"/>
+    </row>
+    <row r="146" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A146" s="8"/>
+      <c r="B146" s="8"/>
+      <c r="C146" s="9"/>
+      <c r="D146" s="10"/>
+    </row>
+    <row r="147" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="8"/>
+      <c r="B147" s="8"/>
+      <c r="C147" s="9"/>
+      <c r="D147" s="10"/>
+    </row>
+    <row r="148" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="8"/>
+      <c r="B148" s="8"/>
+      <c r="C148" s="9"/>
+      <c r="D148" s="10"/>
+    </row>
+    <row r="149" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="8"/>
+      <c r="B149" s="8"/>
+      <c r="C149" s="9"/>
+      <c r="D149" s="10"/>
+    </row>
+    <row r="150" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="8"/>
+      <c r="B150" s="8"/>
+      <c r="C150" s="9"/>
+      <c r="D150" s="10"/>
+    </row>
+    <row r="151" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="8"/>
+      <c r="B151" s="8"/>
+      <c r="C151" s="9"/>
+      <c r="D151" s="10"/>
+    </row>
+    <row r="152" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="8"/>
+      <c r="B152" s="8"/>
+      <c r="C152" s="9"/>
+      <c r="D152" s="10"/>
+    </row>
+    <row r="153" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="8"/>
+      <c r="B153" s="8"/>
+      <c r="C153" s="9"/>
+      <c r="D153" s="10"/>
+    </row>
+    <row r="154" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="8"/>
+      <c r="B154" s="8"/>
+      <c r="C154" s="9"/>
+      <c r="D154" s="10"/>
+    </row>
+    <row r="155" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A155" s="8"/>
+      <c r="B155" s="8"/>
+      <c r="C155" s="9"/>
+      <c r="D155" s="10"/>
+    </row>
+    <row r="156" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="8"/>
+      <c r="B156" s="8"/>
+      <c r="C156" s="9"/>
+      <c r="D156" s="10"/>
+    </row>
+    <row r="157" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="8"/>
+      <c r="B157" s="8"/>
+      <c r="C157" s="9"/>
+      <c r="D157" s="10"/>
+    </row>
+    <row r="158" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A158" s="8"/>
+      <c r="B158" s="8"/>
+      <c r="C158" s="9"/>
+      <c r="D158" s="10"/>
+    </row>
+    <row r="159" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A159" s="8"/>
+      <c r="B159" s="8"/>
+      <c r="C159" s="9"/>
+      <c r="D159" s="10"/>
+    </row>
+    <row r="160" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A160" s="8"/>
+      <c r="B160" s="8"/>
+      <c r="C160" s="9"/>
+      <c r="D160" s="10"/>
+    </row>
+    <row r="161" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A161" s="8"/>
+      <c r="B161" s="8"/>
+      <c r="C161" s="9"/>
+      <c r="D161" s="10"/>
+    </row>
+    <row r="162" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A162" s="8"/>
+      <c r="B162" s="8"/>
+      <c r="C162" s="9"/>
+      <c r="D162" s="10"/>
+    </row>
+    <row r="163" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A163" s="8"/>
+      <c r="B163" s="8"/>
+      <c r="C163" s="9"/>
+      <c r="D163" s="10"/>
+    </row>
+    <row r="164" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A164" s="8"/>
+      <c r="B164" s="8"/>
+      <c r="C164" s="9"/>
+      <c r="D164" s="10"/>
+    </row>
+    <row r="165" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A165" s="8"/>
+      <c r="B165" s="8"/>
+      <c r="C165" s="9"/>
+      <c r="D165" s="10"/>
+    </row>
+    <row r="166" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A166" s="8"/>
+      <c r="B166" s="8"/>
+      <c r="C166" s="9"/>
+      <c r="D166" s="10"/>
+    </row>
+    <row r="167" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A167" s="8"/>
+      <c r="B167" s="8"/>
+      <c r="C167" s="9"/>
+      <c r="D167" s="10"/>
+    </row>
+    <row r="168" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A168" s="8"/>
+      <c r="B168" s="8"/>
+      <c r="C168" s="9"/>
+      <c r="D168" s="10"/>
+    </row>
+    <row r="169" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A169" s="8"/>
+      <c r="B169" s="8"/>
+      <c r="C169" s="9"/>
+      <c r="D169" s="10"/>
+    </row>
+    <row r="170" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A170" s="8"/>
+      <c r="B170" s="8"/>
+      <c r="C170" s="9"/>
+      <c r="D170" s="10"/>
+    </row>
+    <row r="171" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A171" s="8"/>
+      <c r="B171" s="8"/>
+      <c r="C171" s="9"/>
+      <c r="D171" s="10"/>
+    </row>
+    <row r="172" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A172" s="8"/>
+      <c r="B172" s="8"/>
+      <c r="C172" s="9"/>
+      <c r="D172" s="10"/>
+    </row>
+    <row r="173" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A173" s="8"/>
+      <c r="B173" s="8"/>
+      <c r="C173" s="9"/>
+      <c r="D173" s="10"/>
+    </row>
+    <row r="174" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A174" s="8"/>
+      <c r="B174" s="8"/>
+      <c r="C174" s="9"/>
+      <c r="D174" s="10"/>
+    </row>
+    <row r="175" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A175" s="8"/>
+      <c r="B175" s="8"/>
+      <c r="C175" s="9"/>
+      <c r="D175" s="10"/>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <dataValidations count="3">
+    <dataValidation allowBlank="false" error="Año de 4 dígitos (2024–2040)" errorStyle="stop" errorTitle="Año" operator="between" showDropDown="false" showErrorMessage="true" showInputMessage="false" sqref="A2:A500" type="whole">
+      <formula1>2024</formula1>
+      <formula2>2040</formula2>
+    </dataValidation>
+    <dataValidation allowBlank="false" error="Mes entre 1 y 12" errorStyle="stop" errorTitle="Mes" operator="between" showDropDown="false" showErrorMessage="true" showInputMessage="false" sqref="B2:B500" type="whole">
+      <formula1>1</formula1>
+      <formula2>12</formula2>
+    </dataValidation>
+    <dataValidation allowBlank="false" error="MW entre 0 y 6.000 (número, sin separador de miles)" errorStyle="stop" errorTitle="MW" operator="between" showDropDown="false" showErrorMessage="true" showInputMessage="false" sqref="C2:C500" type="decimal">
+      <formula1>0</formula1>
+      <formula2>6000</formula2>
+    </dataValidation>
+  </dataValidations>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2 lines deleted...]
-    <pageSetUpPr/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:C61"/>
+  <dimension ref="A1:E445"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
+      <selection pane="bottomLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col width="14" customWidth="1" min="1" max="1"/>
-[...1 lines deleted...]
-    <col width="14" customWidth="1" min="3" max="3"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="18"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="12"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="9"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="10"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="0" width="55"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...20 lines deleted...]
-      <c r="B2" s="11" t="n">
+    <row r="1" customFormat="false" ht="30" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A1" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="E1" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C2" s="9" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E2" s="10"/>
+    </row>
+    <row r="3" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C3" s="9" t="n">
+        <v>300</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E3" s="10"/>
+    </row>
+    <row r="4" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C4" s="9" t="n">
+        <v>19.5</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E4" s="10"/>
+    </row>
+    <row r="5" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E5" s="10"/>
+    </row>
+    <row r="6" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E6" s="10"/>
+    </row>
+    <row r="7" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="9" t="n">
+        <v>15.5</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E7" s="10"/>
+    </row>
+    <row r="8" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C8" s="9" t="n">
+        <v>4.825</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" s="10"/>
+    </row>
+    <row r="9" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="9" t="n">
+        <v>2.96</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E9" s="10"/>
+    </row>
+    <row r="10" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="9" t="n">
+        <v>1.575</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="10"/>
+    </row>
+    <row r="11" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="9" t="n">
+        <v>2</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" s="10"/>
+    </row>
+    <row r="12" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" s="10"/>
+    </row>
+    <row r="13" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="9" t="n">
+        <v>6.6</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="10"/>
+    </row>
+    <row r="14" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" s="10"/>
+    </row>
+    <row r="15" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="10"/>
+    </row>
+    <row r="16" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="9" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" s="10"/>
+    </row>
+    <row r="17" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" s="9" t="n">
+        <v>9</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" s="10"/>
+    </row>
+    <row r="18" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="10"/>
+    </row>
+    <row r="19" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="9" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="10"/>
+    </row>
+    <row r="20" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" s="9" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" s="10"/>
+    </row>
+    <row r="21" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C21" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21" s="10"/>
+    </row>
+    <row r="22" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" s="10"/>
+    </row>
+    <row r="23" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" s="10"/>
+    </row>
+    <row r="24" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" s="9" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="10"/>
+    </row>
+    <row r="25" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E25" s="10"/>
+    </row>
+    <row r="26" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="11" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E26" s="10"/>
+    </row>
+    <row r="27" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D27" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E27" s="10"/>
+    </row>
+    <row r="28" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E28" s="10"/>
+    </row>
+    <row r="29" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C29" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E29" s="10"/>
+    </row>
+    <row r="30" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="9" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E30" s="10"/>
+    </row>
+    <row r="31" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="9" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E31" s="10"/>
+    </row>
+    <row r="32" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C32" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E32" s="10"/>
+    </row>
+    <row r="33" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E33" s="10"/>
+    </row>
+    <row r="34" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B34" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C34" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E34" s="10"/>
+    </row>
+    <row r="35" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E35" s="10"/>
+    </row>
+    <row r="36" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E36" s="10"/>
+    </row>
+    <row r="37" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C37" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E37" s="10"/>
+    </row>
+    <row r="38" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E38" s="10"/>
+    </row>
+    <row r="39" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C39" s="9" t="n">
+        <v>13</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E39" s="10"/>
+    </row>
+    <row r="40" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="B40" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C40" s="9" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="E40" s="10"/>
+    </row>
+    <row r="41" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C41" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" s="10"/>
+    </row>
+    <row r="42" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C42" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E42" s="10"/>
+    </row>
+    <row r="43" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C43" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E43" s="10"/>
+    </row>
+    <row r="44" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C44" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D44" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E44" s="10"/>
+    </row>
+    <row r="45" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C45" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="E45" s="10"/>
+    </row>
+    <row r="46" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C46" s="9" t="n">
+        <v>180</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E46" s="10"/>
+    </row>
+    <row r="47" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="9" t="n">
+        <v>8</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E47" s="10"/>
+    </row>
+    <row r="48" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="11" t="s">
+        <v>101</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="9" t="n">
+        <v>4.3</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E48" s="10"/>
+    </row>
+    <row r="49" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C49" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E49" s="10"/>
+    </row>
+    <row r="50" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C50" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E50" s="10"/>
+    </row>
+    <row r="51" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E51" s="10"/>
+    </row>
+    <row r="52" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E52" s="10"/>
+    </row>
+    <row r="53" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="B53" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C53" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E53" s="10"/>
+    </row>
+    <row r="54" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C54" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E54" s="10"/>
+    </row>
+    <row r="55" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E55" s="10"/>
+    </row>
+    <row r="56" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C56" s="9" t="n">
+        <v>19.5</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E56" s="10"/>
+    </row>
+    <row r="57" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C57" s="9" t="n">
+        <v>19.5</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E57" s="10"/>
+    </row>
+    <row r="58" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C58" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D58" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="E58" s="10"/>
+    </row>
+    <row r="59" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C59" s="9" t="n">
+        <v>20</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="E59" s="10"/>
+    </row>
+    <row r="60" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C60" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="E60" s="10"/>
+    </row>
+    <row r="61" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C61" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="E61" s="10"/>
+    </row>
+    <row r="62" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C62" s="9" t="n">
+        <v>15.5</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="E62" s="10"/>
+    </row>
+    <row r="63" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C63" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="E63" s="10"/>
+    </row>
+    <row r="64" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C64" s="9" t="n">
+        <v>19.5</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="E64" s="10"/>
+    </row>
+    <row r="65" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="B65" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C65" s="9" t="n">
+        <v>15</v>
+      </c>
+      <c r="D65" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="E65" s="10"/>
+    </row>
+    <row r="66" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C66" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="E66" s="10"/>
+    </row>
+    <row r="67" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C67" s="9" t="n">
+        <v>60</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="E67" s="10"/>
+    </row>
+    <row r="68" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C68" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="E68" s="10"/>
+    </row>
+    <row r="69" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C69" s="9" t="n">
+        <v>212</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="E69" s="10"/>
+    </row>
+    <row r="70" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C70" s="9" t="n">
+        <v>280</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="E70" s="10"/>
+    </row>
+    <row r="71" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C71" s="9" t="n">
+        <v>12</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="E71" s="10"/>
+    </row>
+    <row r="72" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C72" s="9" t="n">
+        <v>9</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="E72" s="10"/>
+    </row>
+    <row r="73" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C73" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="E73" s="10"/>
+    </row>
+    <row r="74" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C74" s="9" t="n">
+        <v>9</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="E74" s="10"/>
+    </row>
+    <row r="75" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C75" s="9" t="n">
+        <v>4.99</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="E75" s="10"/>
+    </row>
+    <row r="76" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="11" t="s">
+        <v>134</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C76" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D76" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E76" s="10"/>
+    </row>
+    <row r="77" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="B77" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C77" s="9" t="n">
+        <v>8</v>
+      </c>
+      <c r="D77" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E77" s="10"/>
+    </row>
+    <row r="78" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="11" t="s">
+        <v>137</v>
+      </c>
+      <c r="B78" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C78" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D78" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E78" s="10"/>
+    </row>
+    <row r="79" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C79" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D79" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E79" s="10"/>
+    </row>
+    <row r="80" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A80" s="11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C80" s="9" t="n">
+        <v>13.69</v>
+      </c>
+      <c r="D80" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E80" s="10"/>
+    </row>
+    <row r="81" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C81" s="9" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="D81" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E81" s="10"/>
+    </row>
+    <row r="82" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C82" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E82" s="10"/>
+    </row>
+    <row r="83" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C83" s="9" t="n">
+        <v>17</v>
+      </c>
+      <c r="D83" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E83" s="10"/>
+    </row>
+    <row r="84" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C84" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D84" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E84" s="10"/>
+    </row>
+    <row r="85" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C85" s="9" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="D85" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E85" s="10"/>
+    </row>
+    <row r="86" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="B86" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C86" s="9" t="n">
+        <v>2.6</v>
+      </c>
+      <c r="D86" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E86" s="10"/>
+    </row>
+    <row r="87" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="B87" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C87" s="9" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="D87" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E87" s="10"/>
+    </row>
+    <row r="88" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B88" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C88" s="9" t="n">
+        <v>99.9</v>
+      </c>
+      <c r="D88" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E88" s="10"/>
+    </row>
+    <row r="89" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="B89" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C89" s="9" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="D89" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E89" s="10"/>
+    </row>
+    <row r="90" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="B90" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C90" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D90" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E90" s="10"/>
+    </row>
+    <row r="91" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A91" s="11" t="s">
+        <v>150</v>
+      </c>
+      <c r="B91" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C91" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D91" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E91" s="10"/>
+    </row>
+    <row r="92" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A92" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="B92" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C92" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D92" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E92" s="10"/>
+    </row>
+    <row r="93" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="B93" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C93" s="9" t="n">
+        <v>40</v>
+      </c>
+      <c r="D93" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E93" s="10"/>
+    </row>
+    <row r="94" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C94" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D94" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E94" s="10"/>
+    </row>
+    <row r="95" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C95" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D95" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E95" s="10"/>
+    </row>
+    <row r="96" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A96" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C96" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D96" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E96" s="10"/>
+    </row>
+    <row r="97" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A97" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="B97" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C97" s="9" t="n">
+        <v>9</v>
+      </c>
+      <c r="D97" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E97" s="10"/>
+    </row>
+    <row r="98" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A98" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="B98" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C98" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D98" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E98" s="10"/>
+    </row>
+    <row r="99" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A99" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="B99" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C99" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D99" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E99" s="10"/>
+    </row>
+    <row r="100" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C100" s="9" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="D100" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E100" s="10"/>
+    </row>
+    <row r="101" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A101" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C101" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D101" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E101" s="10"/>
+    </row>
+    <row r="102" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A102" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B102" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C102" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D102" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E102" s="10"/>
+    </row>
+    <row r="103" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="11" t="s">
+        <v>162</v>
+      </c>
+      <c r="B103" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C103" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D103" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E103" s="10"/>
+    </row>
+    <row r="104" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A104" s="11" t="s">
+        <v>163</v>
+      </c>
+      <c r="B104" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C104" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D104" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E104" s="10"/>
+    </row>
+    <row r="105" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A105" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="B105" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C105" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D105" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E105" s="10"/>
+    </row>
+    <row r="106" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="B106" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C106" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D106" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E106" s="10"/>
+    </row>
+    <row r="107" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B107" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C107" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D107" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E107" s="10"/>
+    </row>
+    <row r="108" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B108" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C108" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D108" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E108" s="10"/>
+    </row>
+    <row r="109" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="B109" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C109" s="9" t="n">
+        <v>50</v>
+      </c>
+      <c r="D109" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E109" s="10"/>
+    </row>
+    <row r="110" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="B110" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C110" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D110" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E110" s="10"/>
+    </row>
+    <row r="111" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B111" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C111" s="9" t="n">
+        <v>19.5</v>
+      </c>
+      <c r="D111" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E111" s="10"/>
+    </row>
+    <row r="112" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C112" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D112" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E112" s="10"/>
+    </row>
+    <row r="113" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="B113" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C113" s="9" t="n">
+        <v>9</v>
+      </c>
+      <c r="D113" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E113" s="10"/>
+    </row>
+    <row r="114" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="B114" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C114" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D114" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E114" s="10"/>
+    </row>
+    <row r="115" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="B115" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C115" s="9" t="n">
+        <v>11.95</v>
+      </c>
+      <c r="D115" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E115" s="10"/>
+    </row>
+    <row r="116" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B116" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C116" s="9" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="D116" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="E116" s="10"/>
+    </row>
+    <row r="117" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="B117" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C117" s="9" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="D117" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="E117" s="10"/>
+    </row>
+    <row r="118" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C118" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D118" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="E118" s="10"/>
+    </row>
+    <row r="119" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C119" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D119" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="E119" s="10"/>
+    </row>
+    <row r="120" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C120" s="9" t="n">
+        <v>4.95</v>
+      </c>
+      <c r="D120" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="E120" s="10"/>
+    </row>
+    <row r="121" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="B121" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C121" s="9" t="n">
+        <v>9</v>
+      </c>
+      <c r="D121" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E121" s="10"/>
+    </row>
+    <row r="122" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="B122" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C122" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D122" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E122" s="10"/>
+    </row>
+    <row r="123" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="11" t="s">
+        <v>185</v>
+      </c>
+      <c r="B123" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C123" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D123" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E123" s="10"/>
+    </row>
+    <row r="124" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="11" t="s">
+        <v>186</v>
+      </c>
+      <c r="B124" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C124" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D124" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E124" s="10"/>
+    </row>
+    <row r="125" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="B125" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C125" s="9" t="n">
+        <v>19.8</v>
+      </c>
+      <c r="D125" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E125" s="10"/>
+    </row>
+    <row r="126" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="B126" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C126" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D126" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E126" s="10"/>
+    </row>
+    <row r="127" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="11" t="s">
+        <v>189</v>
+      </c>
+      <c r="B127" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C127" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D127" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E127" s="10"/>
+    </row>
+    <row r="128" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="B128" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C128" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D128" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E128" s="10"/>
+    </row>
+    <row r="129" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="11" t="s">
+        <v>191</v>
+      </c>
+      <c r="B129" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C129" s="9" t="n">
+        <v>8</v>
+      </c>
+      <c r="D129" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E129" s="10"/>
+    </row>
+    <row r="130" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C130" s="9" t="n">
+        <v>2.71</v>
+      </c>
+      <c r="D130" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E130" s="10"/>
+    </row>
+    <row r="131" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="B131" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C131" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D131" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E131" s="10"/>
+    </row>
+    <row r="132" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C132" s="9" t="n">
+        <v>40</v>
+      </c>
+      <c r="D132" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E132" s="10"/>
+    </row>
+    <row r="133" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C133" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D133" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E133" s="10"/>
+    </row>
+    <row r="134" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B134" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C134" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D134" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E134" s="10"/>
+    </row>
+    <row r="135" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="11" t="s">
+        <v>197</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C135" s="9" t="n">
+        <v>50</v>
+      </c>
+      <c r="D135" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E135" s="10"/>
+    </row>
+    <row r="136" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C136" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D136" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E136" s="10"/>
+    </row>
+    <row r="137" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B137" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C137" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D137" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E137" s="10"/>
+    </row>
+    <row r="138" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A138" s="11" t="s">
+        <v>199</v>
+      </c>
+      <c r="B138" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C138" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D138" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="E138" s="10"/>
+    </row>
+    <row r="139" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A139" s="11" t="s">
+        <v>200</v>
+      </c>
+      <c r="B139" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C139" s="9" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="D139" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E139" s="10"/>
+    </row>
+    <row r="140" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="B140" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C140" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D140" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E140" s="10"/>
+    </row>
+    <row r="141" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="B141" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C141" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D141" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E141" s="10"/>
+    </row>
+    <row r="142" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="B142" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C142" s="9" t="n">
+        <v>100</v>
+      </c>
+      <c r="D142" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E142" s="10"/>
+    </row>
+    <row r="143" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="11" t="s">
+        <v>205</v>
+      </c>
+      <c r="B143" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C143" s="9" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="D143" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E143" s="10"/>
+    </row>
+    <row r="144" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="B144" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C144" s="9" t="n">
+        <v>15</v>
+      </c>
+      <c r="D144" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E144" s="10"/>
+    </row>
+    <row r="145" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="B145" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C145" s="9" t="n">
+        <v>50</v>
+      </c>
+      <c r="D145" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E145" s="10"/>
+    </row>
+    <row r="146" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A146" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="B146" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C146" s="9" t="n">
+        <v>99.9</v>
+      </c>
+      <c r="D146" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E146" s="10"/>
+    </row>
+    <row r="147" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="11" t="s">
+        <v>209</v>
+      </c>
+      <c r="B147" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C147" s="9" t="n">
+        <v>8</v>
+      </c>
+      <c r="D147" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E147" s="10"/>
+    </row>
+    <row r="148" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="B148" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C148" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D148" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E148" s="10"/>
+    </row>
+    <row r="149" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="B149" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C149" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D149" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E149" s="10"/>
+    </row>
+    <row r="150" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="B150" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C150" s="9" t="n">
+        <v>9.8</v>
+      </c>
+      <c r="D150" s="11" t="s">
+        <v>201</v>
+      </c>
+      <c r="E150" s="10"/>
+    </row>
+    <row r="151" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="B151" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C151" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D151" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="E151" s="10"/>
+    </row>
+    <row r="152" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="11" t="s">
+        <v>215</v>
+      </c>
+      <c r="B152" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C152" s="9" t="n">
+        <v>350</v>
+      </c>
+      <c r="D152" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="E152" s="10"/>
+    </row>
+    <row r="153" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="B153" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C153" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D153" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="E153" s="10"/>
+    </row>
+    <row r="154" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="11" t="s">
+        <v>217</v>
+      </c>
+      <c r="B154" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C154" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D154" s="11" t="s">
+        <v>214</v>
+      </c>
+      <c r="E154" s="10"/>
+    </row>
+    <row r="155" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A155" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="B155" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C155" s="9" t="n">
+        <v>80</v>
+      </c>
+      <c r="D155" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E155" s="10"/>
+    </row>
+    <row r="156" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="B156" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C156" s="9" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="D156" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E156" s="10"/>
+    </row>
+    <row r="157" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="11" t="s">
+        <v>221</v>
+      </c>
+      <c r="B157" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C157" s="9" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="D157" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E157" s="10"/>
+    </row>
+    <row r="158" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A158" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="B158" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C158" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D158" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E158" s="10"/>
+    </row>
+    <row r="159" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A159" s="11" t="s">
+        <v>223</v>
+      </c>
+      <c r="B159" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C159" s="9" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="D159" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E159" s="10"/>
+    </row>
+    <row r="160" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A160" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="B160" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C160" s="9" t="n">
+        <v>19.8</v>
+      </c>
+      <c r="D160" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E160" s="10"/>
+    </row>
+    <row r="161" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A161" s="11" t="s">
+        <v>225</v>
+      </c>
+      <c r="B161" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C161" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D161" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E161" s="10"/>
+    </row>
+    <row r="162" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A162" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="B162" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C162" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D162" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E162" s="10"/>
+    </row>
+    <row r="163" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A163" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="B163" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C163" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D163" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E163" s="10"/>
+    </row>
+    <row r="164" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A164" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="B164" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C164" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D164" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E164" s="10"/>
+    </row>
+    <row r="165" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A165" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="B165" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C165" s="9" t="n">
+        <v>50</v>
+      </c>
+      <c r="D165" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E165" s="10"/>
+    </row>
+    <row r="166" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A166" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="B166" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C166" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D166" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E166" s="10"/>
+    </row>
+    <row r="167" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A167" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="B167" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C167" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D167" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E167" s="10"/>
+    </row>
+    <row r="168" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A168" s="11" t="s">
+        <v>232</v>
+      </c>
+      <c r="B168" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C168" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D168" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="E168" s="10"/>
+    </row>
+    <row r="169" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A169" s="11" t="s">
+        <v>233</v>
+      </c>
+      <c r="B169" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C169" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D169" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="E169" s="10"/>
+    </row>
+    <row r="170" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A170" s="11" t="s">
+        <v>235</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C170" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D170" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="E170" s="10"/>
+    </row>
+    <row r="171" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A171" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="B171" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C171" s="9" t="n">
+        <v>99.9</v>
+      </c>
+      <c r="D171" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="E171" s="10"/>
+    </row>
+    <row r="172" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A172" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="B172" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C172" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D172" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="E172" s="10"/>
+    </row>
+    <row r="173" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A173" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="B173" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C173" s="9" t="n">
+        <v>7</v>
+      </c>
+      <c r="D173" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="E173" s="10"/>
+    </row>
+    <row r="174" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A174" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="B174" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C174" s="9" t="n">
+        <v>57</v>
+      </c>
+      <c r="D174" s="11" t="s">
+        <v>234</v>
+      </c>
+      <c r="E174" s="10"/>
+    </row>
+    <row r="175" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A175" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="B175" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C175" s="9" t="n">
+        <v>300</v>
+      </c>
+      <c r="D175" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="E175" s="10"/>
+    </row>
+    <row r="176" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A176" s="11" t="s">
+        <v>242</v>
+      </c>
+      <c r="B176" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C176" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D176" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="E176" s="10"/>
+    </row>
+    <row r="177" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A177" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="B177" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C177" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D177" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="E177" s="10"/>
+    </row>
+    <row r="178" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A178" s="11" t="s">
+        <v>244</v>
+      </c>
+      <c r="B178" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C178" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D178" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="E178" s="10"/>
+    </row>
+    <row r="179" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A179" s="11" t="s">
+        <v>245</v>
+      </c>
+      <c r="B179" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C179" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D179" s="11" t="s">
+        <v>241</v>
+      </c>
+      <c r="E179" s="10"/>
+    </row>
+    <row r="180" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A180" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="B180" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C180" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D180" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="E180" s="10"/>
+    </row>
+    <row r="181" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A181" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="B181" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C181" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D181" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="E181" s="10"/>
+    </row>
+    <row r="182" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A182" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="B182" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C182" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D182" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="E182" s="10"/>
+    </row>
+    <row r="183" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A183" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="B183" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C183" s="9" t="n">
+        <v>300</v>
+      </c>
+      <c r="D183" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="E183" s="10"/>
+    </row>
+    <row r="184" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A184" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="B184" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C184" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D184" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="E184" s="10"/>
+    </row>
+    <row r="185" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A185" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="B185" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C185" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D185" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="E185" s="10"/>
+    </row>
+    <row r="186" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A186" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="B186" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C186" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D186" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="E186" s="10"/>
+    </row>
+    <row r="187" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A187" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="B187" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C187" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D187" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="E187" s="10"/>
+    </row>
+    <row r="188" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A188" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="B188" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C188" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D188" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="E188" s="10"/>
+    </row>
+    <row r="189" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A189" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="B189" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C189" s="9" t="n">
+        <v>100</v>
+      </c>
+      <c r="D189" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E189" s="10"/>
+    </row>
+    <row r="190" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A190" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="B190" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C190" s="9" t="n">
+        <v>99.5</v>
+      </c>
+      <c r="D190" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E190" s="10"/>
+    </row>
+    <row r="191" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A191" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="B191" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C191" s="9" t="n">
+        <v>3.3</v>
+      </c>
+      <c r="D191" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E191" s="10"/>
+    </row>
+    <row r="192" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A192" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="B192" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C192" s="9" t="n">
+        <v>18</v>
+      </c>
+      <c r="D192" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E192" s="10"/>
+    </row>
+    <row r="193" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A193" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="B193" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C193" s="9" t="n">
+        <v>18</v>
+      </c>
+      <c r="D193" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E193" s="10"/>
+    </row>
+    <row r="194" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A194" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="B194" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C194" s="9" t="n">
+        <v>250</v>
+      </c>
+      <c r="D194" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E194" s="10"/>
+    </row>
+    <row r="195" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A195" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="B195" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C195" s="9" t="n">
+        <v>300</v>
+      </c>
+      <c r="D195" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E195" s="10"/>
+    </row>
+    <row r="196" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A196" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="B196" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C196" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D196" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E196" s="10"/>
+    </row>
+    <row r="197" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A197" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C197" s="9" t="n">
+        <v>300</v>
+      </c>
+      <c r="D197" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E197" s="10"/>
+    </row>
+    <row r="198" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A198" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="B198" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C198" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D198" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E198" s="10"/>
+    </row>
+    <row r="199" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A199" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="B199" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C199" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D199" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E199" s="10"/>
+    </row>
+    <row r="200" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A200" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="B200" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C200" s="9" t="n">
+        <v>99.99</v>
+      </c>
+      <c r="D200" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E200" s="10"/>
+    </row>
+    <row r="201" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A201" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="B201" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C201" s="9" t="n">
+        <v>50</v>
+      </c>
+      <c r="D201" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E201" s="10"/>
+    </row>
+    <row r="202" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A202" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="B202" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C202" s="9" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="D202" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E202" s="10"/>
+    </row>
+    <row r="203" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A203" s="11" t="s">
+        <v>271</v>
+      </c>
+      <c r="B203" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C203" s="9" t="n">
         <v>6</v>
       </c>
-      <c r="C2" s="12" t="n">
-[...29 lines deleted...]
-      <c r="B5" s="11" t="n">
+      <c r="D203" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E203" s="10"/>
+    </row>
+    <row r="204" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A204" s="11" t="s">
+        <v>272</v>
+      </c>
+      <c r="B204" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C204" s="9" t="n">
+        <v>99.9</v>
+      </c>
+      <c r="D204" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E204" s="10"/>
+    </row>
+    <row r="205" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A205" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="B205" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C205" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D205" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E205" s="10"/>
+    </row>
+    <row r="206" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A206" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="B206" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C206" s="9" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="D206" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E206" s="10"/>
+    </row>
+    <row r="207" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A207" s="11" t="s">
+        <v>275</v>
+      </c>
+      <c r="B207" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C207" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D207" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E207" s="10"/>
+    </row>
+    <row r="208" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A208" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="B208" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C208" s="9" t="n">
+        <v>90</v>
+      </c>
+      <c r="D208" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E208" s="10"/>
+    </row>
+    <row r="209" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A209" s="11" t="s">
+        <v>277</v>
+      </c>
+      <c r="B209" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C209" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D209" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E209" s="10"/>
+    </row>
+    <row r="210" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A210" s="11" t="s">
+        <v>278</v>
+      </c>
+      <c r="B210" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C210" s="9" t="n">
+        <v>50</v>
+      </c>
+      <c r="D210" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E210" s="10"/>
+    </row>
+    <row r="211" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A211" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="B211" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C211" s="9" t="n">
+        <v>99</v>
+      </c>
+      <c r="D211" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E211" s="10"/>
+    </row>
+    <row r="212" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A212" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="B212" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C212" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D212" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E212" s="10"/>
+    </row>
+    <row r="213" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A213" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="B213" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C213" s="9" t="n">
+        <v>40</v>
+      </c>
+      <c r="D213" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E213" s="10"/>
+    </row>
+    <row r="214" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A214" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="B214" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C214" s="9" t="n">
+        <v>40</v>
+      </c>
+      <c r="D214" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E214" s="10"/>
+    </row>
+    <row r="215" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A215" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="B215" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C215" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D215" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E215" s="10"/>
+    </row>
+    <row r="216" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A216" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="B216" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C216" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D216" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E216" s="10"/>
+    </row>
+    <row r="217" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A217" s="11" t="s">
+        <v>285</v>
+      </c>
+      <c r="B217" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C217" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D217" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E217" s="10"/>
+    </row>
+    <row r="218" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A218" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="B218" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C218" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D218" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E218" s="10"/>
+    </row>
+    <row r="219" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A219" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="B219" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C219" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D219" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E219" s="10"/>
+    </row>
+    <row r="220" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A220" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="B220" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C220" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D220" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E220" s="10"/>
+    </row>
+    <row r="221" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A221" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="B221" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C221" s="9" t="n">
+        <v>15</v>
+      </c>
+      <c r="D221" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E221" s="10"/>
+    </row>
+    <row r="222" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A222" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="B222" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C222" s="9" t="n">
+        <v>150</v>
+      </c>
+      <c r="D222" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E222" s="10"/>
+    </row>
+    <row r="223" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A223" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="B223" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C223" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D223" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E223" s="10"/>
+    </row>
+    <row r="224" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A224" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="B224" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C224" s="9" t="n">
+        <v>65</v>
+      </c>
+      <c r="D224" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E224" s="10"/>
+    </row>
+    <row r="225" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A225" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="B225" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C225" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D225" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="E225" s="10"/>
+    </row>
+    <row r="226" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A226" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="B226" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C226" s="9" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="D226" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="E226" s="10"/>
+    </row>
+    <row r="227" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A227" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="B227" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C227" s="9" t="n">
+        <v>100</v>
+      </c>
+      <c r="D227" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="E227" s="10"/>
+    </row>
+    <row r="228" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A228" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="B228" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C228" s="9" t="n">
+        <v>79.6</v>
+      </c>
+      <c r="D228" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="E228" s="10"/>
+    </row>
+    <row r="229" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A229" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="B229" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C229" s="9" t="n">
+        <v>40</v>
+      </c>
+      <c r="D229" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="E229" s="10"/>
+    </row>
+    <row r="230" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A230" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="B230" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C230" s="9" t="n">
+        <v>80</v>
+      </c>
+      <c r="D230" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="E230" s="10"/>
+    </row>
+    <row r="231" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A231" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="B231" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C231" s="9" t="n">
+        <v>40</v>
+      </c>
+      <c r="D231" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="E231" s="10"/>
+    </row>
+    <row r="232" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A232" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="B232" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C232" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D232" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="E232" s="10"/>
+    </row>
+    <row r="233" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A233" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="B233" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C233" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D233" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="E233" s="10"/>
+    </row>
+    <row r="234" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A234" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="B234" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C234" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D234" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="E234" s="10"/>
+    </row>
+    <row r="235" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A235" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="B235" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C235" s="9" t="n">
+        <v>99.9</v>
+      </c>
+      <c r="D235" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="E235" s="10"/>
+    </row>
+    <row r="236" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A236" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="B236" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C236" s="9" t="n">
+        <v>99.9</v>
+      </c>
+      <c r="D236" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="E236" s="10"/>
+    </row>
+    <row r="237" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A237" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="B237" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C237" s="9" t="n">
+        <v>99.9</v>
+      </c>
+      <c r="D237" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="E237" s="10"/>
+    </row>
+    <row r="238" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A238" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="B238" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C238" s="9" t="n">
+        <v>180</v>
+      </c>
+      <c r="D238" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="E238" s="10"/>
+    </row>
+    <row r="239" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A239" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="B239" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C239" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D239" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="E239" s="10"/>
+    </row>
+    <row r="240" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A240" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="B240" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C240" s="9" t="n">
+        <v>76</v>
+      </c>
+      <c r="D240" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="E240" s="10"/>
+    </row>
+    <row r="241" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A241" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="B241" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C241" s="9" t="n">
+        <v>79</v>
+      </c>
+      <c r="D241" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="E241" s="10"/>
+    </row>
+    <row r="242" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A242" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="B242" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C242" s="9" t="n">
+        <v>3.52</v>
+      </c>
+      <c r="D242" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="E242" s="10"/>
+    </row>
+    <row r="243" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A243" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="B243" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C243" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D243" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="E243" s="10"/>
+    </row>
+    <row r="244" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A244" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="B244" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C244" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D244" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="E244" s="10"/>
+    </row>
+    <row r="245" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A245" s="11" t="s">
+        <v>316</v>
+      </c>
+      <c r="B245" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C245" s="9" t="n">
+        <v>180</v>
+      </c>
+      <c r="D245" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="E245" s="10"/>
+    </row>
+    <row r="246" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A246" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="B246" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C246" s="9" t="n">
+        <v>20</v>
+      </c>
+      <c r="D246" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="E246" s="10"/>
+    </row>
+    <row r="247" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A247" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="B247" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C247" s="9" t="n">
+        <v>60</v>
+      </c>
+      <c r="D247" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="E247" s="10"/>
+    </row>
+    <row r="248" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A248" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="B248" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C248" s="9" t="n">
+        <v>170</v>
+      </c>
+      <c r="D248" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="E248" s="10"/>
+    </row>
+    <row r="249" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A249" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="B249" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C249" s="9" t="n">
+        <v>245</v>
+      </c>
+      <c r="D249" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="E249" s="10"/>
+    </row>
+    <row r="250" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A250" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="B250" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C250" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D250" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="E250" s="10"/>
+    </row>
+    <row r="251" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A251" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="B251" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C251" s="9" t="n">
+        <v>19.5</v>
+      </c>
+      <c r="D251" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="E251" s="10"/>
+    </row>
+    <row r="252" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A252" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="B252" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C252" s="9" t="n">
+        <v>80</v>
+      </c>
+      <c r="D252" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="E252" s="10"/>
+    </row>
+    <row r="253" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A253" s="11" t="s">
+        <v>328</v>
+      </c>
+      <c r="B253" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C253" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D253" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="E253" s="10"/>
+    </row>
+    <row r="254" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A254" s="11" t="s">
+        <v>329</v>
+      </c>
+      <c r="B254" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C254" s="9" t="n">
+        <v>45</v>
+      </c>
+      <c r="D254" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="E254" s="10"/>
+    </row>
+    <row r="255" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A255" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="B255" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C255" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D255" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="E255" s="10"/>
+    </row>
+    <row r="256" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A256" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="B256" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C256" s="9" t="n">
+        <v>20</v>
+      </c>
+      <c r="D256" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="E256" s="10"/>
+    </row>
+    <row r="257" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A257" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="B257" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C257" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D257" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="E257" s="10"/>
+    </row>
+    <row r="258" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A258" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B258" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C258" s="9" t="n">
+        <v>99</v>
+      </c>
+      <c r="D258" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="E258" s="10"/>
+    </row>
+    <row r="259" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A259" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="B259" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C259" s="9" t="n">
+        <v>250</v>
+      </c>
+      <c r="D259" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="E259" s="10"/>
+    </row>
+    <row r="260" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A260" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="B260" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C260" s="9" t="n">
+        <v>150</v>
+      </c>
+      <c r="D260" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="E260" s="10"/>
+    </row>
+    <row r="261" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A261" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="B261" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C261" s="9" t="n">
+        <v>100</v>
+      </c>
+      <c r="D261" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="E261" s="10"/>
+    </row>
+    <row r="262" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A262" s="11" t="s">
+        <v>341</v>
+      </c>
+      <c r="B262" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C262" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D262" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="E262" s="10"/>
+    </row>
+    <row r="263" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A263" s="11" t="s">
+        <v>342</v>
+      </c>
+      <c r="B263" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C263" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D263" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="E263" s="10"/>
+    </row>
+    <row r="264" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A264" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="B264" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C264" s="9" t="n">
+        <v>120</v>
+      </c>
+      <c r="D264" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="E264" s="10"/>
+    </row>
+    <row r="265" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A265" s="11" t="s">
+        <v>344</v>
+      </c>
+      <c r="B265" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C265" s="9" t="n">
+        <v>100</v>
+      </c>
+      <c r="D265" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="E265" s="10"/>
+    </row>
+    <row r="266" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A266" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="B266" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C266" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D266" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="E266" s="10"/>
+    </row>
+    <row r="267" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A267" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="B267" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C267" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D267" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="E267" s="10"/>
+    </row>
+    <row r="268" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A268" s="11" t="s">
+        <v>347</v>
+      </c>
+      <c r="B268" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C268" s="9" t="n">
+        <v>15</v>
+      </c>
+      <c r="D268" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="E268" s="10"/>
+    </row>
+    <row r="269" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A269" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="B269" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C269" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D269" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="E269" s="10"/>
+    </row>
+    <row r="270" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A270" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="B270" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C270" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D270" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="E270" s="10"/>
+    </row>
+    <row r="271" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A271" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="B271" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C271" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D271" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="E271" s="10"/>
+    </row>
+    <row r="272" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A272" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="B272" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C272" s="9" t="n">
+        <v>50</v>
+      </c>
+      <c r="D272" s="11" t="s">
+        <v>351</v>
+      </c>
+      <c r="E272" s="10"/>
+    </row>
+    <row r="273" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A273" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="B273" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C273" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D273" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="E273" s="10"/>
+    </row>
+    <row r="274" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A274" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="B274" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C274" s="9" t="n">
+        <v>60</v>
+      </c>
+      <c r="D274" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="E274" s="10"/>
+    </row>
+    <row r="275" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A275" s="11" t="s">
+        <v>356</v>
+      </c>
+      <c r="B275" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C275" s="9" t="n">
+        <v>56</v>
+      </c>
+      <c r="D275" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="E275" s="10"/>
+    </row>
+    <row r="276" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A276" s="11" t="s">
+        <v>357</v>
+      </c>
+      <c r="B276" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C276" s="9" t="n">
+        <v>80</v>
+      </c>
+      <c r="D276" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="E276" s="10"/>
+    </row>
+    <row r="277" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A277" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="B277" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C277" s="9" t="n">
+        <v>13.7</v>
+      </c>
+      <c r="D277" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="E277" s="10"/>
+    </row>
+    <row r="278" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A278" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="B278" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C278" s="9" t="n">
+        <v>250</v>
+      </c>
+      <c r="D278" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="E278" s="10"/>
+    </row>
+    <row r="279" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A279" s="11" t="s">
+        <v>363</v>
+      </c>
+      <c r="B279" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C279" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D279" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="E279" s="10"/>
+    </row>
+    <row r="280" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A280" s="11" t="s">
+        <v>364</v>
+      </c>
+      <c r="B280" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C280" s="9" t="n">
+        <v>6</v>
+      </c>
+      <c r="D280" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="E280" s="10"/>
+    </row>
+    <row r="281" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A281" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="B281" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C281" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D281" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="E281" s="10"/>
+    </row>
+    <row r="282" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A282" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="B282" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C282" s="9" t="n">
         <v>9</v>
       </c>
-      <c r="C5" s="12" t="n">
-[...62 lines deleted...]
-      <c r="B11" s="11" t="n">
+      <c r="D282" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="E282" s="10"/>
+    </row>
+    <row r="283" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A283" s="11" t="s">
+        <v>368</v>
+      </c>
+      <c r="B283" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C283" s="9" t="n">
+        <v>100</v>
+      </c>
+      <c r="D283" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="E283" s="10"/>
+    </row>
+    <row r="284" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A284" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="B284" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C284" s="9" t="n">
+        <v>6.7</v>
+      </c>
+      <c r="D284" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="E284" s="10"/>
+    </row>
+    <row r="285" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A285" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="B285" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C285" s="9" t="n">
+        <v>85</v>
+      </c>
+      <c r="D285" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="E285" s="10"/>
+    </row>
+    <row r="286" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A286" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="B286" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C286" s="9" t="n">
+        <v>50</v>
+      </c>
+      <c r="D286" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="E286" s="10"/>
+    </row>
+    <row r="287" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A287" s="11" t="s">
+        <v>374</v>
+      </c>
+      <c r="B287" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C287" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D287" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="E287" s="10"/>
+    </row>
+    <row r="288" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A288" s="11" t="s">
+        <v>375</v>
+      </c>
+      <c r="B288" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C288" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D288" s="11" t="s">
+        <v>372</v>
+      </c>
+      <c r="E288" s="10"/>
+    </row>
+    <row r="289" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A289" s="11" t="s">
+        <v>376</v>
+      </c>
+      <c r="B289" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C289" s="9" t="n">
+        <v>200</v>
+      </c>
+      <c r="D289" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="E289" s="10"/>
+    </row>
+    <row r="290" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A290" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="B290" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C290" s="9" t="n">
+        <v>60</v>
+      </c>
+      <c r="D290" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="E290" s="10"/>
+    </row>
+    <row r="291" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A291" s="11" t="s">
+        <v>379</v>
+      </c>
+      <c r="B291" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C291" s="9" t="n">
         <v>3</v>
       </c>
-      <c r="C11" s="12" t="n">
-[...551 lines deleted...]
-      </c>
+      <c r="D291" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="E291" s="10"/>
+    </row>
+    <row r="292" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A292" s="11" t="s">
+        <v>380</v>
+      </c>
+      <c r="B292" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C292" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D292" s="11" t="s">
+        <v>377</v>
+      </c>
+      <c r="E292" s="10"/>
+    </row>
+    <row r="293" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A293" s="11" t="s">
+        <v>381</v>
+      </c>
+      <c r="B293" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C293" s="9" t="n">
+        <v>201</v>
+      </c>
+      <c r="D293" s="11" t="s">
+        <v>382</v>
+      </c>
+      <c r="E293" s="10"/>
+    </row>
+    <row r="294" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A294" s="11" t="s">
+        <v>383</v>
+      </c>
+      <c r="B294" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="C294" s="9" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="D294" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="E294" s="10"/>
+    </row>
+    <row r="295" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A295" s="11" t="s">
+        <v>385</v>
+      </c>
+      <c r="B295" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C295" s="9" t="n">
+        <v>19.9</v>
+      </c>
+      <c r="D295" s="11" t="s">
+        <v>386</v>
+      </c>
+      <c r="E295" s="10"/>
+    </row>
+    <row r="296" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A296" s="11"/>
+      <c r="B296" s="11"/>
+      <c r="C296" s="9"/>
+      <c r="D296" s="11"/>
+      <c r="E296" s="10"/>
+    </row>
+    <row r="297" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A297" s="11"/>
+      <c r="B297" s="11"/>
+      <c r="C297" s="9"/>
+      <c r="D297" s="11"/>
+      <c r="E297" s="10"/>
+    </row>
+    <row r="298" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A298" s="11"/>
+      <c r="B298" s="11"/>
+      <c r="C298" s="9"/>
+      <c r="D298" s="11"/>
+      <c r="E298" s="10"/>
+    </row>
+    <row r="299" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A299" s="11"/>
+      <c r="B299" s="11"/>
+      <c r="C299" s="9"/>
+      <c r="D299" s="11"/>
+      <c r="E299" s="10"/>
+    </row>
+    <row r="300" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A300" s="11"/>
+      <c r="B300" s="11"/>
+      <c r="C300" s="9"/>
+      <c r="D300" s="11"/>
+      <c r="E300" s="10"/>
+    </row>
+    <row r="301" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A301" s="11"/>
+      <c r="B301" s="11"/>
+      <c r="C301" s="9"/>
+      <c r="D301" s="11"/>
+      <c r="E301" s="10"/>
+    </row>
+    <row r="302" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A302" s="11"/>
+      <c r="B302" s="11"/>
+      <c r="C302" s="9"/>
+      <c r="D302" s="11"/>
+      <c r="E302" s="10"/>
+    </row>
+    <row r="303" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A303" s="11"/>
+      <c r="B303" s="11"/>
+      <c r="C303" s="9"/>
+      <c r="D303" s="11"/>
+      <c r="E303" s="10"/>
+    </row>
+    <row r="304" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A304" s="11"/>
+      <c r="B304" s="11"/>
+      <c r="C304" s="9"/>
+      <c r="D304" s="11"/>
+      <c r="E304" s="10"/>
+    </row>
+    <row r="305" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A305" s="11"/>
+      <c r="B305" s="11"/>
+      <c r="C305" s="9"/>
+      <c r="D305" s="11"/>
+      <c r="E305" s="10"/>
+    </row>
+    <row r="306" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A306" s="11"/>
+      <c r="B306" s="11"/>
+      <c r="C306" s="9"/>
+      <c r="D306" s="11"/>
+      <c r="E306" s="10"/>
+    </row>
+    <row r="307" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A307" s="11"/>
+      <c r="B307" s="11"/>
+      <c r="C307" s="9"/>
+      <c r="D307" s="11"/>
+      <c r="E307" s="10"/>
+    </row>
+    <row r="308" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A308" s="11"/>
+      <c r="B308" s="11"/>
+      <c r="C308" s="9"/>
+      <c r="D308" s="11"/>
+      <c r="E308" s="10"/>
+    </row>
+    <row r="309" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A309" s="11"/>
+      <c r="B309" s="11"/>
+      <c r="C309" s="9"/>
+      <c r="D309" s="11"/>
+      <c r="E309" s="10"/>
+    </row>
+    <row r="310" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A310" s="11"/>
+      <c r="B310" s="11"/>
+      <c r="C310" s="9"/>
+      <c r="D310" s="11"/>
+      <c r="E310" s="10"/>
+    </row>
+    <row r="311" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A311" s="11"/>
+      <c r="B311" s="11"/>
+      <c r="C311" s="9"/>
+      <c r="D311" s="11"/>
+      <c r="E311" s="10"/>
+    </row>
+    <row r="312" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A312" s="11"/>
+      <c r="B312" s="11"/>
+      <c r="C312" s="9"/>
+      <c r="D312" s="11"/>
+      <c r="E312" s="10"/>
+    </row>
+    <row r="313" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A313" s="11"/>
+      <c r="B313" s="11"/>
+      <c r="C313" s="9"/>
+      <c r="D313" s="11"/>
+      <c r="E313" s="10"/>
+    </row>
+    <row r="314" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A314" s="11"/>
+      <c r="B314" s="11"/>
+      <c r="C314" s="9"/>
+      <c r="D314" s="11"/>
+      <c r="E314" s="10"/>
+    </row>
+    <row r="315" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A315" s="11"/>
+      <c r="B315" s="11"/>
+      <c r="C315" s="9"/>
+      <c r="D315" s="11"/>
+      <c r="E315" s="10"/>
+    </row>
+    <row r="316" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A316" s="11"/>
+      <c r="B316" s="11"/>
+      <c r="C316" s="9"/>
+      <c r="D316" s="11"/>
+      <c r="E316" s="10"/>
+    </row>
+    <row r="317" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A317" s="11"/>
+      <c r="B317" s="11"/>
+      <c r="C317" s="9"/>
+      <c r="D317" s="11"/>
+      <c r="E317" s="10"/>
+    </row>
+    <row r="318" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A318" s="11"/>
+      <c r="B318" s="11"/>
+      <c r="C318" s="9"/>
+      <c r="D318" s="11"/>
+      <c r="E318" s="10"/>
+    </row>
+    <row r="319" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A319" s="11"/>
+      <c r="B319" s="11"/>
+      <c r="C319" s="9"/>
+      <c r="D319" s="11"/>
+      <c r="E319" s="10"/>
+    </row>
+    <row r="320" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A320" s="11"/>
+      <c r="B320" s="11"/>
+      <c r="C320" s="9"/>
+      <c r="D320" s="11"/>
+      <c r="E320" s="10"/>
+    </row>
+    <row r="321" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A321" s="11"/>
+      <c r="B321" s="11"/>
+      <c r="C321" s="9"/>
+      <c r="D321" s="11"/>
+      <c r="E321" s="10"/>
+    </row>
+    <row r="322" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A322" s="11"/>
+      <c r="B322" s="11"/>
+      <c r="C322" s="9"/>
+      <c r="D322" s="11"/>
+      <c r="E322" s="10"/>
+    </row>
+    <row r="323" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A323" s="11"/>
+      <c r="B323" s="11"/>
+      <c r="C323" s="9"/>
+      <c r="D323" s="11"/>
+      <c r="E323" s="10"/>
+    </row>
+    <row r="324" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A324" s="11"/>
+      <c r="B324" s="11"/>
+      <c r="C324" s="9"/>
+      <c r="D324" s="11"/>
+      <c r="E324" s="10"/>
+    </row>
+    <row r="325" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A325" s="11"/>
+      <c r="B325" s="11"/>
+      <c r="C325" s="9"/>
+      <c r="D325" s="11"/>
+      <c r="E325" s="10"/>
+    </row>
+    <row r="326" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A326" s="11"/>
+      <c r="B326" s="11"/>
+      <c r="C326" s="9"/>
+      <c r="D326" s="11"/>
+      <c r="E326" s="10"/>
+    </row>
+    <row r="327" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A327" s="11"/>
+      <c r="B327" s="11"/>
+      <c r="C327" s="9"/>
+      <c r="D327" s="11"/>
+      <c r="E327" s="10"/>
+    </row>
+    <row r="328" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A328" s="11"/>
+      <c r="B328" s="11"/>
+      <c r="C328" s="9"/>
+      <c r="D328" s="11"/>
+      <c r="E328" s="10"/>
+    </row>
+    <row r="329" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A329" s="11"/>
+      <c r="B329" s="11"/>
+      <c r="C329" s="9"/>
+      <c r="D329" s="11"/>
+      <c r="E329" s="10"/>
+    </row>
+    <row r="330" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A330" s="11"/>
+      <c r="B330" s="11"/>
+      <c r="C330" s="9"/>
+      <c r="D330" s="11"/>
+      <c r="E330" s="10"/>
+    </row>
+    <row r="331" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A331" s="11"/>
+      <c r="B331" s="11"/>
+      <c r="C331" s="9"/>
+      <c r="D331" s="11"/>
+      <c r="E331" s="10"/>
+    </row>
+    <row r="332" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A332" s="11"/>
+      <c r="B332" s="11"/>
+      <c r="C332" s="9"/>
+      <c r="D332" s="11"/>
+      <c r="E332" s="10"/>
+    </row>
+    <row r="333" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A333" s="11"/>
+      <c r="B333" s="11"/>
+      <c r="C333" s="9"/>
+      <c r="D333" s="11"/>
+      <c r="E333" s="10"/>
+    </row>
+    <row r="334" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A334" s="11"/>
+      <c r="B334" s="11"/>
+      <c r="C334" s="9"/>
+      <c r="D334" s="11"/>
+      <c r="E334" s="10"/>
+    </row>
+    <row r="335" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A335" s="11"/>
+      <c r="B335" s="11"/>
+      <c r="C335" s="9"/>
+      <c r="D335" s="11"/>
+      <c r="E335" s="10"/>
+    </row>
+    <row r="336" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A336" s="11"/>
+      <c r="B336" s="11"/>
+      <c r="C336" s="9"/>
+      <c r="D336" s="11"/>
+      <c r="E336" s="10"/>
+    </row>
+    <row r="337" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A337" s="11"/>
+      <c r="B337" s="11"/>
+      <c r="C337" s="9"/>
+      <c r="D337" s="11"/>
+      <c r="E337" s="10"/>
+    </row>
+    <row r="338" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A338" s="11"/>
+      <c r="B338" s="11"/>
+      <c r="C338" s="9"/>
+      <c r="D338" s="11"/>
+      <c r="E338" s="10"/>
+    </row>
+    <row r="339" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A339" s="11"/>
+      <c r="B339" s="11"/>
+      <c r="C339" s="9"/>
+      <c r="D339" s="11"/>
+      <c r="E339" s="10"/>
+    </row>
+    <row r="340" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A340" s="11"/>
+      <c r="B340" s="11"/>
+      <c r="C340" s="9"/>
+      <c r="D340" s="11"/>
+      <c r="E340" s="10"/>
+    </row>
+    <row r="341" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A341" s="11"/>
+      <c r="B341" s="11"/>
+      <c r="C341" s="9"/>
+      <c r="D341" s="11"/>
+      <c r="E341" s="10"/>
+    </row>
+    <row r="342" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A342" s="11"/>
+      <c r="B342" s="11"/>
+      <c r="C342" s="9"/>
+      <c r="D342" s="11"/>
+      <c r="E342" s="10"/>
+    </row>
+    <row r="343" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A343" s="11"/>
+      <c r="B343" s="11"/>
+      <c r="C343" s="9"/>
+      <c r="D343" s="11"/>
+      <c r="E343" s="10"/>
+    </row>
+    <row r="344" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A344" s="11"/>
+      <c r="B344" s="11"/>
+      <c r="C344" s="9"/>
+      <c r="D344" s="11"/>
+      <c r="E344" s="10"/>
+    </row>
+    <row r="345" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A345" s="11"/>
+      <c r="B345" s="11"/>
+      <c r="C345" s="9"/>
+      <c r="D345" s="11"/>
+      <c r="E345" s="10"/>
+    </row>
+    <row r="346" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A346" s="11"/>
+      <c r="B346" s="11"/>
+      <c r="C346" s="9"/>
+      <c r="D346" s="11"/>
+      <c r="E346" s="10"/>
+    </row>
+    <row r="347" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A347" s="11"/>
+      <c r="B347" s="11"/>
+      <c r="C347" s="9"/>
+      <c r="D347" s="11"/>
+      <c r="E347" s="10"/>
+    </row>
+    <row r="348" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A348" s="11"/>
+      <c r="B348" s="11"/>
+      <c r="C348" s="9"/>
+      <c r="D348" s="11"/>
+      <c r="E348" s="10"/>
+    </row>
+    <row r="349" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A349" s="11"/>
+      <c r="B349" s="11"/>
+      <c r="C349" s="9"/>
+      <c r="D349" s="11"/>
+      <c r="E349" s="10"/>
+    </row>
+    <row r="350" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A350" s="11"/>
+      <c r="B350" s="11"/>
+      <c r="C350" s="9"/>
+      <c r="D350" s="11"/>
+      <c r="E350" s="10"/>
+    </row>
+    <row r="351" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A351" s="11"/>
+      <c r="B351" s="11"/>
+      <c r="C351" s="9"/>
+      <c r="D351" s="11"/>
+      <c r="E351" s="10"/>
+    </row>
+    <row r="352" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A352" s="11"/>
+      <c r="B352" s="11"/>
+      <c r="C352" s="9"/>
+      <c r="D352" s="11"/>
+      <c r="E352" s="10"/>
+    </row>
+    <row r="353" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A353" s="11"/>
+      <c r="B353" s="11"/>
+      <c r="C353" s="9"/>
+      <c r="D353" s="11"/>
+      <c r="E353" s="10"/>
+    </row>
+    <row r="354" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A354" s="11"/>
+      <c r="B354" s="11"/>
+      <c r="C354" s="9"/>
+      <c r="D354" s="11"/>
+      <c r="E354" s="10"/>
+    </row>
+    <row r="355" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A355" s="11"/>
+      <c r="B355" s="11"/>
+      <c r="C355" s="9"/>
+      <c r="D355" s="11"/>
+      <c r="E355" s="10"/>
+    </row>
+    <row r="356" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A356" s="11"/>
+      <c r="B356" s="11"/>
+      <c r="C356" s="9"/>
+      <c r="D356" s="11"/>
+      <c r="E356" s="10"/>
+    </row>
+    <row r="357" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A357" s="11"/>
+      <c r="B357" s="11"/>
+      <c r="C357" s="9"/>
+      <c r="D357" s="11"/>
+      <c r="E357" s="10"/>
+    </row>
+    <row r="358" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A358" s="11"/>
+      <c r="B358" s="11"/>
+      <c r="C358" s="9"/>
+      <c r="D358" s="11"/>
+      <c r="E358" s="10"/>
+    </row>
+    <row r="359" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A359" s="11"/>
+      <c r="B359" s="11"/>
+      <c r="C359" s="9"/>
+      <c r="D359" s="11"/>
+      <c r="E359" s="10"/>
+    </row>
+    <row r="360" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A360" s="11"/>
+      <c r="B360" s="11"/>
+      <c r="C360" s="9"/>
+      <c r="D360" s="11"/>
+      <c r="E360" s="10"/>
+    </row>
+    <row r="361" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A361" s="11"/>
+      <c r="B361" s="11"/>
+      <c r="C361" s="9"/>
+      <c r="D361" s="11"/>
+      <c r="E361" s="10"/>
+    </row>
+    <row r="362" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A362" s="11"/>
+      <c r="B362" s="11"/>
+      <c r="C362" s="9"/>
+      <c r="D362" s="11"/>
+      <c r="E362" s="10"/>
+    </row>
+    <row r="363" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A363" s="11"/>
+      <c r="B363" s="11"/>
+      <c r="C363" s="9"/>
+      <c r="D363" s="11"/>
+      <c r="E363" s="10"/>
+    </row>
+    <row r="364" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A364" s="11"/>
+      <c r="B364" s="11"/>
+      <c r="C364" s="9"/>
+      <c r="D364" s="11"/>
+      <c r="E364" s="10"/>
+    </row>
+    <row r="365" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A365" s="11"/>
+      <c r="B365" s="11"/>
+      <c r="C365" s="9"/>
+      <c r="D365" s="11"/>
+      <c r="E365" s="10"/>
+    </row>
+    <row r="366" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A366" s="11"/>
+      <c r="B366" s="11"/>
+      <c r="C366" s="9"/>
+      <c r="D366" s="11"/>
+      <c r="E366" s="10"/>
+    </row>
+    <row r="367" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A367" s="11"/>
+      <c r="B367" s="11"/>
+      <c r="C367" s="9"/>
+      <c r="D367" s="11"/>
+      <c r="E367" s="10"/>
+    </row>
+    <row r="368" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A368" s="11"/>
+      <c r="B368" s="11"/>
+      <c r="C368" s="9"/>
+      <c r="D368" s="11"/>
+      <c r="E368" s="10"/>
+    </row>
+    <row r="369" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A369" s="11"/>
+      <c r="B369" s="11"/>
+      <c r="C369" s="9"/>
+      <c r="D369" s="11"/>
+      <c r="E369" s="10"/>
+    </row>
+    <row r="370" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A370" s="11"/>
+      <c r="B370" s="11"/>
+      <c r="C370" s="9"/>
+      <c r="D370" s="11"/>
+      <c r="E370" s="10"/>
+    </row>
+    <row r="371" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A371" s="11"/>
+      <c r="B371" s="11"/>
+      <c r="C371" s="9"/>
+      <c r="D371" s="11"/>
+      <c r="E371" s="10"/>
+    </row>
+    <row r="372" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A372" s="11"/>
+      <c r="B372" s="11"/>
+      <c r="C372" s="9"/>
+      <c r="D372" s="11"/>
+      <c r="E372" s="10"/>
+    </row>
+    <row r="373" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A373" s="11"/>
+      <c r="B373" s="11"/>
+      <c r="C373" s="9"/>
+      <c r="D373" s="11"/>
+      <c r="E373" s="10"/>
+    </row>
+    <row r="374" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A374" s="11"/>
+      <c r="B374" s="11"/>
+      <c r="C374" s="9"/>
+      <c r="D374" s="11"/>
+      <c r="E374" s="10"/>
+    </row>
+    <row r="375" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A375" s="11"/>
+      <c r="B375" s="11"/>
+      <c r="C375" s="9"/>
+      <c r="D375" s="11"/>
+      <c r="E375" s="10"/>
+    </row>
+    <row r="376" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A376" s="11"/>
+      <c r="B376" s="11"/>
+      <c r="C376" s="9"/>
+      <c r="D376" s="11"/>
+      <c r="E376" s="10"/>
+    </row>
+    <row r="377" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A377" s="11"/>
+      <c r="B377" s="11"/>
+      <c r="C377" s="9"/>
+      <c r="D377" s="11"/>
+      <c r="E377" s="10"/>
+    </row>
+    <row r="378" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A378" s="11"/>
+      <c r="B378" s="11"/>
+      <c r="C378" s="9"/>
+      <c r="D378" s="11"/>
+      <c r="E378" s="10"/>
+    </row>
+    <row r="379" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A379" s="11"/>
+      <c r="B379" s="11"/>
+      <c r="C379" s="9"/>
+      <c r="D379" s="11"/>
+      <c r="E379" s="10"/>
+    </row>
+    <row r="380" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A380" s="11"/>
+      <c r="B380" s="11"/>
+      <c r="C380" s="9"/>
+      <c r="D380" s="11"/>
+      <c r="E380" s="10"/>
+    </row>
+    <row r="381" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A381" s="11"/>
+      <c r="B381" s="11"/>
+      <c r="C381" s="9"/>
+      <c r="D381" s="11"/>
+      <c r="E381" s="10"/>
+    </row>
+    <row r="382" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A382" s="11"/>
+      <c r="B382" s="11"/>
+      <c r="C382" s="9"/>
+      <c r="D382" s="11"/>
+      <c r="E382" s="10"/>
+    </row>
+    <row r="383" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A383" s="11"/>
+      <c r="B383" s="11"/>
+      <c r="C383" s="9"/>
+      <c r="D383" s="11"/>
+      <c r="E383" s="10"/>
+    </row>
+    <row r="384" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A384" s="11"/>
+      <c r="B384" s="11"/>
+      <c r="C384" s="9"/>
+      <c r="D384" s="11"/>
+      <c r="E384" s="10"/>
+    </row>
+    <row r="385" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A385" s="11"/>
+      <c r="B385" s="11"/>
+      <c r="C385" s="9"/>
+      <c r="D385" s="11"/>
+      <c r="E385" s="10"/>
+    </row>
+    <row r="386" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A386" s="11"/>
+      <c r="B386" s="11"/>
+      <c r="C386" s="9"/>
+      <c r="D386" s="11"/>
+      <c r="E386" s="10"/>
+    </row>
+    <row r="387" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A387" s="11"/>
+      <c r="B387" s="11"/>
+      <c r="C387" s="9"/>
+      <c r="D387" s="11"/>
+      <c r="E387" s="10"/>
+    </row>
+    <row r="388" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A388" s="11"/>
+      <c r="B388" s="11"/>
+      <c r="C388" s="9"/>
+      <c r="D388" s="11"/>
+      <c r="E388" s="10"/>
+    </row>
+    <row r="389" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A389" s="11"/>
+      <c r="B389" s="11"/>
+      <c r="C389" s="9"/>
+      <c r="D389" s="11"/>
+      <c r="E389" s="10"/>
+    </row>
+    <row r="390" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A390" s="11"/>
+      <c r="B390" s="11"/>
+      <c r="C390" s="9"/>
+      <c r="D390" s="11"/>
+      <c r="E390" s="10"/>
+    </row>
+    <row r="391" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A391" s="11"/>
+      <c r="B391" s="11"/>
+      <c r="C391" s="9"/>
+      <c r="D391" s="11"/>
+      <c r="E391" s="10"/>
+    </row>
+    <row r="392" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A392" s="11"/>
+      <c r="B392" s="11"/>
+      <c r="C392" s="9"/>
+      <c r="D392" s="11"/>
+      <c r="E392" s="10"/>
+    </row>
+    <row r="393" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A393" s="11"/>
+      <c r="B393" s="11"/>
+      <c r="C393" s="9"/>
+      <c r="D393" s="11"/>
+      <c r="E393" s="10"/>
+    </row>
+    <row r="394" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A394" s="11"/>
+      <c r="B394" s="11"/>
+      <c r="C394" s="9"/>
+      <c r="D394" s="11"/>
+      <c r="E394" s="10"/>
+    </row>
+    <row r="395" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A395" s="11"/>
+      <c r="B395" s="11"/>
+      <c r="C395" s="9"/>
+      <c r="D395" s="11"/>
+      <c r="E395" s="10"/>
+    </row>
+    <row r="396" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A396" s="11"/>
+      <c r="B396" s="11"/>
+      <c r="C396" s="9"/>
+      <c r="D396" s="11"/>
+      <c r="E396" s="10"/>
+    </row>
+    <row r="397" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A397" s="11"/>
+      <c r="B397" s="11"/>
+      <c r="C397" s="9"/>
+      <c r="D397" s="11"/>
+      <c r="E397" s="10"/>
+    </row>
+    <row r="398" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A398" s="11"/>
+      <c r="B398" s="11"/>
+      <c r="C398" s="9"/>
+      <c r="D398" s="11"/>
+      <c r="E398" s="10"/>
+    </row>
+    <row r="399" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A399" s="11"/>
+      <c r="B399" s="11"/>
+      <c r="C399" s="9"/>
+      <c r="D399" s="11"/>
+      <c r="E399" s="10"/>
+    </row>
+    <row r="400" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A400" s="11"/>
+      <c r="B400" s="11"/>
+      <c r="C400" s="9"/>
+      <c r="D400" s="11"/>
+      <c r="E400" s="10"/>
+    </row>
+    <row r="401" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A401" s="11"/>
+      <c r="B401" s="11"/>
+      <c r="C401" s="9"/>
+      <c r="D401" s="11"/>
+      <c r="E401" s="10"/>
+    </row>
+    <row r="402" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A402" s="11"/>
+      <c r="B402" s="11"/>
+      <c r="C402" s="9"/>
+      <c r="D402" s="11"/>
+      <c r="E402" s="10"/>
+    </row>
+    <row r="403" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A403" s="11"/>
+      <c r="B403" s="11"/>
+      <c r="C403" s="9"/>
+      <c r="D403" s="11"/>
+      <c r="E403" s="10"/>
+    </row>
+    <row r="404" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A404" s="11"/>
+      <c r="B404" s="11"/>
+      <c r="C404" s="9"/>
+      <c r="D404" s="11"/>
+      <c r="E404" s="10"/>
+    </row>
+    <row r="405" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A405" s="11"/>
+      <c r="B405" s="11"/>
+      <c r="C405" s="9"/>
+      <c r="D405" s="11"/>
+      <c r="E405" s="10"/>
+    </row>
+    <row r="406" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A406" s="11"/>
+      <c r="B406" s="11"/>
+      <c r="C406" s="9"/>
+      <c r="D406" s="11"/>
+      <c r="E406" s="10"/>
+    </row>
+    <row r="407" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A407" s="11"/>
+      <c r="B407" s="11"/>
+      <c r="C407" s="9"/>
+      <c r="D407" s="11"/>
+      <c r="E407" s="10"/>
+    </row>
+    <row r="408" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A408" s="11"/>
+      <c r="B408" s="11"/>
+      <c r="C408" s="9"/>
+      <c r="D408" s="11"/>
+      <c r="E408" s="10"/>
+    </row>
+    <row r="409" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A409" s="11"/>
+      <c r="B409" s="11"/>
+      <c r="C409" s="9"/>
+      <c r="D409" s="11"/>
+      <c r="E409" s="10"/>
+    </row>
+    <row r="410" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A410" s="11"/>
+      <c r="B410" s="11"/>
+      <c r="C410" s="9"/>
+      <c r="D410" s="11"/>
+      <c r="E410" s="10"/>
+    </row>
+    <row r="411" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A411" s="11"/>
+      <c r="B411" s="11"/>
+      <c r="C411" s="9"/>
+      <c r="D411" s="11"/>
+      <c r="E411" s="10"/>
+    </row>
+    <row r="412" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A412" s="11"/>
+      <c r="B412" s="11"/>
+      <c r="C412" s="9"/>
+      <c r="D412" s="11"/>
+      <c r="E412" s="10"/>
+    </row>
+    <row r="413" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A413" s="11"/>
+      <c r="B413" s="11"/>
+      <c r="C413" s="9"/>
+      <c r="D413" s="11"/>
+      <c r="E413" s="10"/>
+    </row>
+    <row r="414" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A414" s="11"/>
+      <c r="B414" s="11"/>
+      <c r="C414" s="9"/>
+      <c r="D414" s="11"/>
+      <c r="E414" s="10"/>
+    </row>
+    <row r="415" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A415" s="11"/>
+      <c r="B415" s="11"/>
+      <c r="C415" s="9"/>
+      <c r="D415" s="11"/>
+      <c r="E415" s="10"/>
+    </row>
+    <row r="416" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A416" s="11"/>
+      <c r="B416" s="11"/>
+      <c r="C416" s="9"/>
+      <c r="D416" s="11"/>
+      <c r="E416" s="10"/>
+    </row>
+    <row r="417" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A417" s="11"/>
+      <c r="B417" s="11"/>
+      <c r="C417" s="9"/>
+      <c r="D417" s="11"/>
+      <c r="E417" s="10"/>
+    </row>
+    <row r="418" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A418" s="11"/>
+      <c r="B418" s="11"/>
+      <c r="C418" s="9"/>
+      <c r="D418" s="11"/>
+      <c r="E418" s="10"/>
+    </row>
+    <row r="419" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A419" s="11"/>
+      <c r="B419" s="11"/>
+      <c r="C419" s="9"/>
+      <c r="D419" s="11"/>
+      <c r="E419" s="10"/>
+    </row>
+    <row r="420" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A420" s="11"/>
+      <c r="B420" s="11"/>
+      <c r="C420" s="9"/>
+      <c r="D420" s="11"/>
+      <c r="E420" s="10"/>
+    </row>
+    <row r="421" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A421" s="11"/>
+      <c r="B421" s="11"/>
+      <c r="C421" s="9"/>
+      <c r="D421" s="11"/>
+      <c r="E421" s="10"/>
+    </row>
+    <row r="422" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A422" s="11"/>
+      <c r="B422" s="11"/>
+      <c r="C422" s="9"/>
+      <c r="D422" s="11"/>
+      <c r="E422" s="10"/>
+    </row>
+    <row r="423" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A423" s="11"/>
+      <c r="B423" s="11"/>
+      <c r="C423" s="9"/>
+      <c r="D423" s="11"/>
+      <c r="E423" s="10"/>
+    </row>
+    <row r="424" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A424" s="11"/>
+      <c r="B424" s="11"/>
+      <c r="C424" s="9"/>
+      <c r="D424" s="11"/>
+      <c r="E424" s="10"/>
+    </row>
+    <row r="425" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A425" s="11"/>
+      <c r="B425" s="11"/>
+      <c r="C425" s="9"/>
+      <c r="D425" s="11"/>
+      <c r="E425" s="10"/>
+    </row>
+    <row r="426" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A426" s="11"/>
+      <c r="B426" s="11"/>
+      <c r="C426" s="9"/>
+      <c r="D426" s="11"/>
+      <c r="E426" s="10"/>
+    </row>
+    <row r="427" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A427" s="11"/>
+      <c r="B427" s="11"/>
+      <c r="C427" s="9"/>
+      <c r="D427" s="11"/>
+      <c r="E427" s="10"/>
+    </row>
+    <row r="428" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A428" s="11"/>
+      <c r="B428" s="11"/>
+      <c r="C428" s="9"/>
+      <c r="D428" s="11"/>
+      <c r="E428" s="10"/>
+    </row>
+    <row r="429" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A429" s="11"/>
+      <c r="B429" s="11"/>
+      <c r="C429" s="9"/>
+      <c r="D429" s="11"/>
+      <c r="E429" s="10"/>
+    </row>
+    <row r="430" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A430" s="11"/>
+      <c r="B430" s="11"/>
+      <c r="C430" s="9"/>
+      <c r="D430" s="11"/>
+      <c r="E430" s="10"/>
+    </row>
+    <row r="431" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A431" s="11"/>
+      <c r="B431" s="11"/>
+      <c r="C431" s="9"/>
+      <c r="D431" s="11"/>
+      <c r="E431" s="10"/>
+    </row>
+    <row r="432" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A432" s="11"/>
+      <c r="B432" s="11"/>
+      <c r="C432" s="9"/>
+      <c r="D432" s="11"/>
+      <c r="E432" s="10"/>
+    </row>
+    <row r="433" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A433" s="11"/>
+      <c r="B433" s="11"/>
+      <c r="C433" s="9"/>
+      <c r="D433" s="11"/>
+      <c r="E433" s="10"/>
+    </row>
+    <row r="434" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A434" s="11"/>
+      <c r="B434" s="11"/>
+      <c r="C434" s="9"/>
+      <c r="D434" s="11"/>
+      <c r="E434" s="10"/>
+    </row>
+    <row r="435" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A435" s="11"/>
+      <c r="B435" s="11"/>
+      <c r="C435" s="9"/>
+      <c r="D435" s="11"/>
+      <c r="E435" s="10"/>
+    </row>
+    <row r="436" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A436" s="11"/>
+      <c r="B436" s="11"/>
+      <c r="C436" s="9"/>
+      <c r="D436" s="11"/>
+      <c r="E436" s="10"/>
+    </row>
+    <row r="437" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A437" s="11"/>
+      <c r="B437" s="11"/>
+      <c r="C437" s="9"/>
+      <c r="D437" s="11"/>
+      <c r="E437" s="10"/>
+    </row>
+    <row r="438" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A438" s="11"/>
+      <c r="B438" s="11"/>
+      <c r="C438" s="9"/>
+      <c r="D438" s="11"/>
+      <c r="E438" s="10"/>
+    </row>
+    <row r="439" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A439" s="11"/>
+      <c r="B439" s="11"/>
+      <c r="C439" s="9"/>
+      <c r="D439" s="11"/>
+      <c r="E439" s="10"/>
+    </row>
+    <row r="440" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A440" s="11"/>
+      <c r="B440" s="11"/>
+      <c r="C440" s="9"/>
+      <c r="D440" s="11"/>
+      <c r="E440" s="10"/>
+    </row>
+    <row r="441" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A441" s="11"/>
+      <c r="B441" s="11"/>
+      <c r="C441" s="9"/>
+      <c r="D441" s="11"/>
+      <c r="E441" s="10"/>
+    </row>
+    <row r="442" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A442" s="11"/>
+      <c r="B442" s="11"/>
+      <c r="C442" s="9"/>
+      <c r="D442" s="11"/>
+      <c r="E442" s="10"/>
+    </row>
+    <row r="443" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A443" s="11"/>
+      <c r="B443" s="11"/>
+      <c r="C443" s="9"/>
+      <c r="D443" s="11"/>
+      <c r="E443" s="10"/>
+    </row>
+    <row r="444" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A444" s="11"/>
+      <c r="B444" s="11"/>
+      <c r="C444" s="9"/>
+      <c r="D444" s="11"/>
+      <c r="E444" s="10"/>
+    </row>
+    <row r="445" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A445" s="11"/>
+      <c r="B445" s="11"/>
+      <c r="C445" s="9"/>
+      <c r="D445" s="11"/>
+      <c r="E445" s="10"/>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <dataValidations count="3">
+    <dataValidation allowBlank="false" error="Solar, Eolico, Hidraulico o Termico" errorStyle="stop" errorTitle="Tipo" operator="between" showDropDown="false" showErrorMessage="true" showInputMessage="false" sqref="B2:B800" type="list">
+      <formula1>"Solar,Eolico,Hidraulico,Termico"</formula1>
+      <formula2>0</formula2>
+    </dataValidation>
+    <dataValidation allowBlank="false" error="MW entre 0 y 3.000" errorStyle="stop" errorTitle="CEN" operator="between" showDropDown="false" showErrorMessage="true" showInputMessage="false" sqref="C2:C800" type="decimal">
+      <formula1>0</formula1>
+      <formula2>3000</formula2>
+    </dataValidation>
+    <dataValidation allowBlank="false" error="Texto AAAA-MM, por ejemplo 2027-09" errorStyle="stop" errorTitle="Fecha" operator="equal" showDropDown="false" showErrorMessage="true" showInputMessage="false" sqref="D2:D800" type="textLength">
+      <formula1>7</formula1>
+      <formula2>0</formula2>
+    </dataValidation>
+  </dataValidations>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...2 lines deleted...]
-    <pageSetUpPr/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:D25"/>
+  <dimension ref="A1:D211"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
+      <selection pane="bottomLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col width="10" customWidth="1" min="1" max="1"/>
-[...2 lines deleted...]
-    <col width="95" customWidth="1" min="4" max="4"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="8"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="6"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="14"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="16"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...22 lines deleted...]
-      <c r="A2" t="n">
+    <row r="1" customFormat="false" ht="30" hidden="false" customHeight="true" outlineLevel="0" collapsed="false">
+      <c r="A1" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="2" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A2" s="8" t="n">
         <v>2026</v>
       </c>
-      <c r="B2" t="n">
+      <c r="B2" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="C2" s="9" t="n">
+        <v>6200</v>
+      </c>
+      <c r="D2" s="12" t="n">
+        <f aca="false">IF(OR(A2="",B2="",C2=""),"",C2/DAY(DATE(A2,B2+1,0)))</f>
+        <v>206.666666666667</v>
+      </c>
+    </row>
+    <row r="3" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A3" s="8" t="n">
+        <v>2026</v>
+      </c>
+      <c r="B3" s="8" t="n">
         <v>7</v>
       </c>
-      <c r="C2" s="14" t="n">
-[...9 lines deleted...]
-      <c r="A3" t="n">
+      <c r="C3" s="9" t="n">
+        <v>6416</v>
+      </c>
+      <c r="D3" s="12" t="n">
+        <f aca="false">IF(OR(A3="",B3="",C3=""),"",C3/DAY(DATE(A3,B3+1,0)))</f>
+        <v>206.967741935484</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="8" t="n">
         <v>2026</v>
       </c>
-      <c r="B3" t="n">
+      <c r="B4" s="8" t="n">
         <v>8</v>
       </c>
-      <c r="C3" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A4" t="n">
+      <c r="C4" s="9" t="n">
+        <v>6483</v>
+      </c>
+      <c r="D4" s="12" t="n">
+        <f aca="false">IF(OR(A4="",B4="",C4=""),"",C4/DAY(DATE(A4,B4+1,0)))</f>
+        <v>209.129032258065</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="8" t="n">
         <v>2026</v>
       </c>
-      <c r="B4" t="n">
+      <c r="B5" s="8" t="n">
         <v>9</v>
       </c>
-      <c r="C4" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A5" t="n">
+      <c r="C5" s="9" t="n">
+        <v>6298</v>
+      </c>
+      <c r="D5" s="12" t="n">
+        <f aca="false">IF(OR(A5="",B5="",C5=""),"",C5/DAY(DATE(A5,B5+1,0)))</f>
+        <v>209.933333333333</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="8" t="n">
         <v>2026</v>
       </c>
-      <c r="B5" t="n">
+      <c r="B6" s="8" t="n">
         <v>10</v>
       </c>
-      <c r="C5" s="14" t="n">
-[...9 lines deleted...]
-      <c r="A6" t="n">
+      <c r="C6" s="9" t="n">
+        <v>6516</v>
+      </c>
+      <c r="D6" s="12" t="n">
+        <f aca="false">IF(OR(A6="",B6="",C6=""),"",C6/DAY(DATE(A6,B6+1,0)))</f>
+        <v>210.193548387097</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="8" t="n">
         <v>2026</v>
       </c>
-      <c r="B6" t="n">
+      <c r="B7" s="8" t="n">
         <v>11</v>
       </c>
-      <c r="C6" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A7" t="n">
+      <c r="C7" s="9" t="n">
+        <v>6381</v>
+      </c>
+      <c r="D7" s="12" t="n">
+        <f aca="false">IF(OR(A7="",B7="",C7=""),"",C7/DAY(DATE(A7,B7+1,0)))</f>
+        <v>212.7</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="8" t="n">
         <v>2026</v>
       </c>
-      <c r="B7" t="n">
+      <c r="B8" s="8" t="n">
         <v>12</v>
       </c>
-      <c r="C7" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A8" t="n">
+      <c r="C8" s="9" t="n">
+        <v>6600</v>
+      </c>
+      <c r="D8" s="12" t="n">
+        <f aca="false">IF(OR(A8="",B8="",C8=""),"",C8/DAY(DATE(A8,B8+1,0)))</f>
+        <v>212.903225806452</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B8" t="n">
+      <c r="B9" s="8" t="n">
         <v>1</v>
       </c>
-      <c r="C8" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A9" t="n">
+      <c r="C9" s="9" t="n">
+        <v>6413</v>
+      </c>
+      <c r="D9" s="12" t="n">
+        <f aca="false">IF(OR(A9="",B9="",C9=""),"",C9/DAY(DATE(A9,B9+1,0)))</f>
+        <v>206.870967741936</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B9" t="n">
+      <c r="B10" s="8" t="n">
         <v>2</v>
       </c>
-      <c r="C9" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A10" t="n">
+      <c r="C10" s="9" t="n">
+        <v>5868</v>
+      </c>
+      <c r="D10" s="12" t="n">
+        <f aca="false">IF(OR(A10="",B10="",C10=""),"",C10/DAY(DATE(A10,B10+1,0)))</f>
+        <v>209.571428571429</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B10" t="n">
+      <c r="B11" s="8" t="n">
         <v>3</v>
       </c>
-      <c r="C10" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A11" t="n">
+      <c r="C11" s="9" t="n">
+        <v>6497</v>
+      </c>
+      <c r="D11" s="12" t="n">
+        <f aca="false">IF(OR(A11="",B11="",C11=""),"",C11/DAY(DATE(A11,B11+1,0)))</f>
+        <v>209.58064516129</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B11" t="n">
+      <c r="B12" s="8" t="n">
         <v>4</v>
       </c>
-      <c r="C11" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A12" t="n">
+      <c r="C12" s="9" t="n">
+        <v>6308</v>
+      </c>
+      <c r="D12" s="12" t="n">
+        <f aca="false">IF(OR(A12="",B12="",C12=""),"",C12/DAY(DATE(A12,B12+1,0)))</f>
+        <v>210.266666666667</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B12" t="n">
+      <c r="B13" s="8" t="n">
         <v>5</v>
       </c>
-      <c r="C12" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A13" t="n">
+      <c r="C13" s="9" t="n">
+        <v>6582</v>
+      </c>
+      <c r="D13" s="12" t="n">
+        <f aca="false">IF(OR(A13="",B13="",C13=""),"",C13/DAY(DATE(A13,B13+1,0)))</f>
+        <v>212.322580645161</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B13" t="n">
+      <c r="B14" s="8" t="n">
         <v>6</v>
       </c>
-      <c r="C13" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A14" t="n">
+      <c r="C14" s="9" t="n">
+        <v>6392</v>
+      </c>
+      <c r="D14" s="12" t="n">
+        <f aca="false">IF(OR(A14="",B14="",C14=""),"",C14/DAY(DATE(A14,B14+1,0)))</f>
+        <v>213.066666666667</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B14" t="n">
+      <c r="B15" s="8" t="n">
         <v>7</v>
       </c>
-      <c r="C14" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A15" t="n">
+      <c r="C15" s="9" t="n">
+        <v>6615</v>
+      </c>
+      <c r="D15" s="12" t="n">
+        <f aca="false">IF(OR(A15="",B15="",C15=""),"",C15/DAY(DATE(A15,B15+1,0)))</f>
+        <v>213.387096774194</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B15" t="n">
+      <c r="B16" s="8" t="n">
         <v>8</v>
       </c>
-      <c r="C15" s="14" t="n">
-[...9 lines deleted...]
-      <c r="A16" t="n">
+      <c r="C16" s="9" t="n">
+        <v>6684</v>
+      </c>
+      <c r="D16" s="12" t="n">
+        <f aca="false">IF(OR(A16="",B16="",C16=""),"",C16/DAY(DATE(A16,B16+1,0)))</f>
+        <v>215.612903225806</v>
+      </c>
+    </row>
+    <row r="17" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A17" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B16" t="n">
+      <c r="B17" s="8" t="n">
         <v>9</v>
       </c>
-      <c r="C16" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A17" t="n">
+      <c r="C17" s="9" t="n">
+        <v>6493</v>
+      </c>
+      <c r="D17" s="12" t="n">
+        <f aca="false">IF(OR(A17="",B17="",C17=""),"",C17/DAY(DATE(A17,B17+1,0)))</f>
+        <v>216.433333333333</v>
+      </c>
+    </row>
+    <row r="18" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A18" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B17" t="n">
+      <c r="B18" s="8" t="n">
         <v>10</v>
       </c>
-      <c r="C17" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A18" t="n">
+      <c r="C18" s="9" t="n">
+        <v>6718</v>
+      </c>
+      <c r="D18" s="12" t="n">
+        <f aca="false">IF(OR(A18="",B18="",C18=""),"",C18/DAY(DATE(A18,B18+1,0)))</f>
+        <v>216.709677419355</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A19" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B18" t="n">
+      <c r="B19" s="8" t="n">
         <v>11</v>
       </c>
-      <c r="C18" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A19" t="n">
+      <c r="C19" s="9" t="n">
+        <v>6578</v>
+      </c>
+      <c r="D19" s="12" t="n">
+        <f aca="false">IF(OR(A19="",B19="",C19=""),"",C19/DAY(DATE(A19,B19+1,0)))</f>
+        <v>219.266666666667</v>
+      </c>
+    </row>
+    <row r="20" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A20" s="8" t="n">
         <v>2027</v>
       </c>
-      <c r="B19" t="n">
+      <c r="B20" s="8" t="n">
         <v>12</v>
       </c>
-      <c r="C19" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A20" t="n">
+      <c r="C20" s="9" t="n">
+        <v>6805</v>
+      </c>
+      <c r="D20" s="12" t="n">
+        <f aca="false">IF(OR(A20="",B20="",C20=""),"",C20/DAY(DATE(A20,B20+1,0)))</f>
+        <v>219.516129032258</v>
+      </c>
+    </row>
+    <row r="21" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="8" t="n">
         <v>2028</v>
       </c>
-      <c r="B20" t="n">
+      <c r="B21" s="8" t="n">
         <v>1</v>
       </c>
-      <c r="C20" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A21" t="n">
+      <c r="C21" s="9" t="n">
+        <v>6612</v>
+      </c>
+      <c r="D21" s="12" t="n">
+        <f aca="false">IF(OR(A21="",B21="",C21=""),"",C21/DAY(DATE(A21,B21+1,0)))</f>
+        <v>213.290322580645</v>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="8" t="n">
         <v>2028</v>
       </c>
-      <c r="B21" t="n">
+      <c r="B22" s="8" t="n">
         <v>2</v>
       </c>
-      <c r="C21" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A22" t="n">
+      <c r="C22" s="9" t="n">
+        <v>6050</v>
+      </c>
+      <c r="D22" s="12" t="n">
+        <f aca="false">IF(OR(A22="",B22="",C22=""),"",C22/DAY(DATE(A22,B22+1,0)))</f>
+        <v>208.620689655172</v>
+      </c>
+    </row>
+    <row r="23" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="8" t="n">
         <v>2028</v>
       </c>
-      <c r="B22" t="n">
+      <c r="B23" s="8" t="n">
         <v>3</v>
       </c>
-      <c r="C22" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A23" t="n">
+      <c r="C23" s="9" t="n">
+        <v>6698</v>
+      </c>
+      <c r="D23" s="12" t="n">
+        <f aca="false">IF(OR(A23="",B23="",C23=""),"",C23/DAY(DATE(A23,B23+1,0)))</f>
+        <v>216.064516129032</v>
+      </c>
+    </row>
+    <row r="24" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="8" t="n">
         <v>2028</v>
       </c>
-      <c r="B23" t="n">
+      <c r="B24" s="8" t="n">
         <v>4</v>
       </c>
-      <c r="C23" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A24" t="n">
+      <c r="C24" s="9" t="n">
+        <v>6504</v>
+      </c>
+      <c r="D24" s="12" t="n">
+        <f aca="false">IF(OR(A24="",B24="",C24=""),"",C24/DAY(DATE(A24,B24+1,0)))</f>
+        <v>216.8</v>
+      </c>
+    </row>
+    <row r="25" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="8" t="n">
         <v>2028</v>
       </c>
-      <c r="B24" t="n">
+      <c r="B25" s="8" t="n">
         <v>5</v>
       </c>
-      <c r="C24" s="14" t="n">
-[...4 lines deleted...]
-      <c r="A25" t="n">
+      <c r="C25" s="9" t="n">
+        <v>6786</v>
+      </c>
+      <c r="D25" s="12" t="n">
+        <f aca="false">IF(OR(A25="",B25="",C25=""),"",C25/DAY(DATE(A25,B25+1,0)))</f>
+        <v>218.903225806452</v>
+      </c>
+    </row>
+    <row r="26" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="8" t="n">
         <v>2028</v>
       </c>
-      <c r="B25" t="n">
+      <c r="B26" s="8" t="n">
         <v>6</v>
       </c>
-      <c r="C25" s="14" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="C26" s="9" t="n">
+        <v>6590</v>
+      </c>
+      <c r="D26" s="12" t="n">
+        <f aca="false">IF(OR(A26="",B26="",C26=""),"",C26/DAY(DATE(A26,B26+1,0)))</f>
+        <v>219.666666666667</v>
+      </c>
+    </row>
+    <row r="27" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B27" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="C27" s="9" t="n">
+        <v>6820</v>
+      </c>
+      <c r="D27" s="12" t="n">
+        <f aca="false">IF(OR(A27="",B27="",C27=""),"",C27/DAY(DATE(A27,B27+1,0)))</f>
+        <v>220</v>
+      </c>
+    </row>
+    <row r="28" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B28" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="C28" s="9" t="n">
+        <v>6891</v>
+      </c>
+      <c r="D28" s="12" t="n">
+        <f aca="false">IF(OR(A28="",B28="",C28=""),"",C28/DAY(DATE(A28,B28+1,0)))</f>
+        <v>222.290322580645</v>
+      </c>
+    </row>
+    <row r="29" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B29" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="C29" s="9" t="n">
+        <v>6694</v>
+      </c>
+      <c r="D29" s="12" t="n">
+        <f aca="false">IF(OR(A29="",B29="",C29=""),"",C29/DAY(DATE(A29,B29+1,0)))</f>
+        <v>223.133333333333</v>
+      </c>
+    </row>
+    <row r="30" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B30" s="8" t="n">
+        <v>10</v>
+      </c>
+      <c r="C30" s="9" t="n">
+        <v>6926</v>
+      </c>
+      <c r="D30" s="12" t="n">
+        <f aca="false">IF(OR(A30="",B30="",C30=""),"",C30/DAY(DATE(A30,B30+1,0)))</f>
+        <v>223.41935483871</v>
+      </c>
+    </row>
+    <row r="31" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B31" s="8" t="n">
+        <v>11</v>
+      </c>
+      <c r="C31" s="9" t="n">
+        <v>6782</v>
+      </c>
+      <c r="D31" s="12" t="n">
+        <f aca="false">IF(OR(A31="",B31="",C31=""),"",C31/DAY(DATE(A31,B31+1,0)))</f>
+        <v>226.066666666667</v>
+      </c>
+    </row>
+    <row r="32" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="8" t="n">
+        <v>2028</v>
+      </c>
+      <c r="B32" s="8" t="n">
+        <v>12</v>
+      </c>
+      <c r="C32" s="9" t="n">
+        <v>7016</v>
+      </c>
+      <c r="D32" s="12" t="n">
+        <f aca="false">IF(OR(A32="",B32="",C32=""),"",C32/DAY(DATE(A32,B32+1,0)))</f>
+        <v>226.322580645161</v>
+      </c>
+    </row>
+    <row r="33" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B33" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="C33" s="9" t="n">
+        <v>6817</v>
+      </c>
+      <c r="D33" s="12" t="n">
+        <f aca="false">IF(OR(A33="",B33="",C33=""),"",C33/DAY(DATE(A33,B33+1,0)))</f>
+        <v>219.903225806452</v>
+      </c>
+    </row>
+    <row r="34" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B34" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="C34" s="9" t="n">
+        <v>6238</v>
+      </c>
+      <c r="D34" s="12" t="n">
+        <f aca="false">IF(OR(A34="",B34="",C34=""),"",C34/DAY(DATE(A34,B34+1,0)))</f>
+        <v>222.785714285714</v>
+      </c>
+    </row>
+    <row r="35" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B35" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="C35" s="9" t="n">
+        <v>6906</v>
+      </c>
+      <c r="D35" s="12" t="n">
+        <f aca="false">IF(OR(A35="",B35="",C35=""),"",C35/DAY(DATE(A35,B35+1,0)))</f>
+        <v>222.774193548387</v>
+      </c>
+    </row>
+    <row r="36" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B36" s="8" t="n">
+        <v>4</v>
+      </c>
+      <c r="C36" s="9" t="n">
+        <v>6706</v>
+      </c>
+      <c r="D36" s="12" t="n">
+        <f aca="false">IF(OR(A36="",B36="",C36=""),"",C36/DAY(DATE(A36,B36+1,0)))</f>
+        <v>223.533333333333</v>
+      </c>
+    </row>
+    <row r="37" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B37" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="C37" s="9" t="n">
+        <v>6996</v>
+      </c>
+      <c r="D37" s="12" t="n">
+        <f aca="false">IF(OR(A37="",B37="",C37=""),"",C37/DAY(DATE(A37,B37+1,0)))</f>
+        <v>225.677419354839</v>
+      </c>
+    </row>
+    <row r="38" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B38" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="C38" s="9" t="n">
+        <v>6795</v>
+      </c>
+      <c r="D38" s="12" t="n">
+        <f aca="false">IF(OR(A38="",B38="",C38=""),"",C38/DAY(DATE(A38,B38+1,0)))</f>
+        <v>226.5</v>
+      </c>
+    </row>
+    <row r="39" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B39" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="C39" s="9" t="n">
+        <v>7032</v>
+      </c>
+      <c r="D39" s="12" t="n">
+        <f aca="false">IF(OR(A39="",B39="",C39=""),"",C39/DAY(DATE(A39,B39+1,0)))</f>
+        <v>226.838709677419</v>
+      </c>
+    </row>
+    <row r="40" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B40" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="C40" s="9" t="n">
+        <v>7105</v>
+      </c>
+      <c r="D40" s="12" t="n">
+        <f aca="false">IF(OR(A40="",B40="",C40=""),"",C40/DAY(DATE(A40,B40+1,0)))</f>
+        <v>229.193548387097</v>
+      </c>
+    </row>
+    <row r="41" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B41" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="C41" s="9" t="n">
+        <v>6902</v>
+      </c>
+      <c r="D41" s="12" t="n">
+        <f aca="false">IF(OR(A41="",B41="",C41=""),"",C41/DAY(DATE(A41,B41+1,0)))</f>
+        <v>230.066666666667</v>
+      </c>
+    </row>
+    <row r="42" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B42" s="8" t="n">
+        <v>10</v>
+      </c>
+      <c r="C42" s="9" t="n">
+        <v>7141</v>
+      </c>
+      <c r="D42" s="12" t="n">
+        <f aca="false">IF(OR(A42="",B42="",C42=""),"",C42/DAY(DATE(A42,B42+1,0)))</f>
+        <v>230.354838709677</v>
+      </c>
+    </row>
+    <row r="43" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B43" s="8" t="n">
+        <v>11</v>
+      </c>
+      <c r="C43" s="9" t="n">
+        <v>6993</v>
+      </c>
+      <c r="D43" s="12" t="n">
+        <f aca="false">IF(OR(A43="",B43="",C43=""),"",C43/DAY(DATE(A43,B43+1,0)))</f>
+        <v>233.1</v>
+      </c>
+    </row>
+    <row r="44" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A44" s="8" t="n">
+        <v>2029</v>
+      </c>
+      <c r="B44" s="8" t="n">
+        <v>12</v>
+      </c>
+      <c r="C44" s="9" t="n">
+        <v>7233</v>
+      </c>
+      <c r="D44" s="12" t="n">
+        <f aca="false">IF(OR(A44="",B44="",C44=""),"",C44/DAY(DATE(A44,B44+1,0)))</f>
+        <v>233.322580645161</v>
+      </c>
+    </row>
+    <row r="45" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A45" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B45" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="C45" s="9" t="n">
+        <v>7028</v>
+      </c>
+      <c r="D45" s="12" t="n">
+        <f aca="false">IF(OR(A45="",B45="",C45=""),"",C45/DAY(DATE(A45,B45+1,0)))</f>
+        <v>226.709677419355</v>
+      </c>
+    </row>
+    <row r="46" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A46" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B46" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="C46" s="9" t="n">
+        <v>6431</v>
+      </c>
+      <c r="D46" s="12" t="n">
+        <f aca="false">IF(OR(A46="",B46="",C46=""),"",C46/DAY(DATE(A46,B46+1,0)))</f>
+        <v>229.678571428571</v>
+      </c>
+    </row>
+    <row r="47" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A47" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B47" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="C47" s="9" t="n">
+        <v>7120</v>
+      </c>
+      <c r="D47" s="12" t="n">
+        <f aca="false">IF(OR(A47="",B47="",C47=""),"",C47/DAY(DATE(A47,B47+1,0)))</f>
+        <v>229.677419354839</v>
+      </c>
+    </row>
+    <row r="48" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A48" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B48" s="8" t="n">
+        <v>4</v>
+      </c>
+      <c r="C48" s="9" t="n">
+        <v>6914</v>
+      </c>
+      <c r="D48" s="12" t="n">
+        <f aca="false">IF(OR(A48="",B48="",C48=""),"",C48/DAY(DATE(A48,B48+1,0)))</f>
+        <v>230.466666666667</v>
+      </c>
+    </row>
+    <row r="49" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A49" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B49" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="C49" s="9" t="n">
+        <v>7213</v>
+      </c>
+      <c r="D49" s="12" t="n">
+        <f aca="false">IF(OR(A49="",B49="",C49=""),"",C49/DAY(DATE(A49,B49+1,0)))</f>
+        <v>232.677419354839</v>
+      </c>
+    </row>
+    <row r="50" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A50" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B50" s="8" t="n">
+        <v>6</v>
+      </c>
+      <c r="C50" s="9" t="n">
+        <v>7005</v>
+      </c>
+      <c r="D50" s="12" t="n">
+        <f aca="false">IF(OR(A50="",B50="",C50=""),"",C50/DAY(DATE(A50,B50+1,0)))</f>
+        <v>233.5</v>
+      </c>
+    </row>
+    <row r="51" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A51" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B51" s="8" t="n">
+        <v>7</v>
+      </c>
+      <c r="C51" s="9" t="n">
+        <v>7250</v>
+      </c>
+      <c r="D51" s="12" t="n">
+        <f aca="false">IF(OR(A51="",B51="",C51=""),"",C51/DAY(DATE(A51,B51+1,0)))</f>
+        <v>233.870967741936</v>
+      </c>
+    </row>
+    <row r="52" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A52" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B52" s="8" t="n">
+        <v>8</v>
+      </c>
+      <c r="C52" s="9" t="n">
+        <v>7325</v>
+      </c>
+      <c r="D52" s="12" t="n">
+        <f aca="false">IF(OR(A52="",B52="",C52=""),"",C52/DAY(DATE(A52,B52+1,0)))</f>
+        <v>236.290322580645</v>
+      </c>
+    </row>
+    <row r="53" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A53" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B53" s="8" t="n">
+        <v>9</v>
+      </c>
+      <c r="C53" s="9" t="n">
+        <v>7116</v>
+      </c>
+      <c r="D53" s="12" t="n">
+        <f aca="false">IF(OR(A53="",B53="",C53=""),"",C53/DAY(DATE(A53,B53+1,0)))</f>
+        <v>237.2</v>
+      </c>
+    </row>
+    <row r="54" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A54" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B54" s="8" t="n">
+        <v>10</v>
+      </c>
+      <c r="C54" s="9" t="n">
+        <v>7362</v>
+      </c>
+      <c r="D54" s="12" t="n">
+        <f aca="false">IF(OR(A54="",B54="",C54=""),"",C54/DAY(DATE(A54,B54+1,0)))</f>
+        <v>237.483870967742</v>
+      </c>
+    </row>
+    <row r="55" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A55" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B55" s="8" t="n">
+        <v>11</v>
+      </c>
+      <c r="C55" s="9" t="n">
+        <v>7209</v>
+      </c>
+      <c r="D55" s="12" t="n">
+        <f aca="false">IF(OR(A55="",B55="",C55=""),"",C55/DAY(DATE(A55,B55+1,0)))</f>
+        <v>240.3</v>
+      </c>
+    </row>
+    <row r="56" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A56" s="8" t="n">
+        <v>2030</v>
+      </c>
+      <c r="B56" s="8" t="n">
+        <v>12</v>
+      </c>
+      <c r="C56" s="9" t="n">
+        <v>7457</v>
+      </c>
+      <c r="D56" s="12" t="n">
+        <f aca="false">IF(OR(A56="",B56="",C56=""),"",C56/DAY(DATE(A56,B56+1,0)))</f>
+        <v>240.548387096774</v>
+      </c>
+    </row>
+    <row r="57" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A57" s="8" t="n">
+        <v>2031</v>
+      </c>
+      <c r="B57" s="8" t="n">
+        <v>1</v>
+      </c>
+      <c r="C57" s="9" t="n">
+        <v>7246</v>
+      </c>
+      <c r="D57" s="12" t="n">
+        <f aca="false">IF(OR(A57="",B57="",C57=""),"",C57/DAY(DATE(A57,B57+1,0)))</f>
+        <v>233.741935483871</v>
+      </c>
+    </row>
+    <row r="58" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A58" s="8" t="n">
+        <v>2031</v>
+      </c>
+      <c r="B58" s="8" t="n">
+        <v>2</v>
+      </c>
+      <c r="C58" s="9" t="n">
+        <v>6630</v>
+      </c>
+      <c r="D58" s="12" t="n">
+        <f aca="false">IF(OR(A58="",B58="",C58=""),"",C58/DAY(DATE(A58,B58+1,0)))</f>
+        <v>236.785714285714</v>
+      </c>
+    </row>
+    <row r="59" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A59" s="8" t="n">
+        <v>2031</v>
+      </c>
+      <c r="B59" s="8" t="n">
+        <v>3</v>
+      </c>
+      <c r="C59" s="9" t="n">
+        <v>7341</v>
+      </c>
+      <c r="D59" s="12" t="n">
+        <f aca="false">IF(OR(A59="",B59="",C59=""),"",C59/DAY(DATE(A59,B59+1,0)))</f>
+        <v>236.806451612903</v>
+      </c>
+    </row>
+    <row r="60" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A60" s="8" t="n">
+        <v>2031</v>
+      </c>
+      <c r="B60" s="8" t="n">
+        <v>4</v>
+      </c>
+      <c r="C60" s="9" t="n">
+        <v>7128</v>
+      </c>
+      <c r="D60" s="12" t="n">
+        <f aca="false">IF(OR(A60="",B60="",C60=""),"",C60/DAY(DATE(A60,B60+1,0)))</f>
+        <v>237.6</v>
+      </c>
+    </row>
+    <row r="61" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A61" s="8" t="n">
+        <v>2031</v>
+      </c>
+      <c r="B61" s="8" t="n">
+        <v>5</v>
+      </c>
+      <c r="C61" s="9" t="n">
+        <v>7436</v>
+      </c>
+      <c r="D61" s="12" t="n">
+        <f aca="false">IF(OR(A61="",B61="",C61=""),"",C61/DAY(DATE(A61,B61+1,0)))</f>
+        <v>239.870967741936</v>
+      </c>
+    </row>
+    <row r="62" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A62" s="8"/>
+      <c r="B62" s="8"/>
+      <c r="C62" s="9"/>
+      <c r="D62" s="12"/>
+    </row>
+    <row r="63" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A63" s="8"/>
+      <c r="B63" s="8"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="12"/>
+    </row>
+    <row r="64" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A64" s="8"/>
+      <c r="B64" s="8"/>
+      <c r="C64" s="9"/>
+      <c r="D64" s="12"/>
+    </row>
+    <row r="65" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A65" s="8"/>
+      <c r="B65" s="8"/>
+      <c r="C65" s="9"/>
+      <c r="D65" s="12"/>
+    </row>
+    <row r="66" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A66" s="8"/>
+      <c r="B66" s="8"/>
+      <c r="C66" s="9"/>
+      <c r="D66" s="12"/>
+    </row>
+    <row r="67" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A67" s="8"/>
+      <c r="B67" s="8"/>
+      <c r="C67" s="9"/>
+      <c r="D67" s="12"/>
+    </row>
+    <row r="68" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A68" s="8"/>
+      <c r="B68" s="8"/>
+      <c r="C68" s="9"/>
+      <c r="D68" s="12"/>
+    </row>
+    <row r="69" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A69" s="8"/>
+      <c r="B69" s="8"/>
+      <c r="C69" s="9"/>
+      <c r="D69" s="12"/>
+    </row>
+    <row r="70" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A70" s="8"/>
+      <c r="B70" s="8"/>
+      <c r="C70" s="9"/>
+      <c r="D70" s="12"/>
+    </row>
+    <row r="71" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A71" s="8"/>
+      <c r="B71" s="8"/>
+      <c r="C71" s="9"/>
+      <c r="D71" s="12"/>
+    </row>
+    <row r="72" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A72" s="8"/>
+      <c r="B72" s="8"/>
+      <c r="C72" s="9"/>
+      <c r="D72" s="12"/>
+    </row>
+    <row r="73" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A73" s="8"/>
+      <c r="B73" s="8"/>
+      <c r="C73" s="9"/>
+      <c r="D73" s="12"/>
+    </row>
+    <row r="74" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A74" s="8"/>
+      <c r="B74" s="8"/>
+      <c r="C74" s="9"/>
+      <c r="D74" s="12"/>
+    </row>
+    <row r="75" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A75" s="8"/>
+      <c r="B75" s="8"/>
+      <c r="C75" s="9"/>
+      <c r="D75" s="12"/>
+    </row>
+    <row r="76" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A76" s="8"/>
+      <c r="B76" s="8"/>
+      <c r="C76" s="9"/>
+      <c r="D76" s="12"/>
+    </row>
+    <row r="77" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A77" s="8"/>
+      <c r="B77" s="8"/>
+      <c r="C77" s="9"/>
+      <c r="D77" s="12"/>
+    </row>
+    <row r="78" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A78" s="8"/>
+      <c r="B78" s="8"/>
+      <c r="C78" s="9"/>
+      <c r="D78" s="12"/>
+    </row>
+    <row r="79" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A79" s="8"/>
+      <c r="B79" s="8"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="12"/>
+    </row>
+    <row r="80" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A80" s="8"/>
+      <c r="B80" s="8"/>
+      <c r="C80" s="9"/>
+      <c r="D80" s="12"/>
+    </row>
+    <row r="81" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A81" s="8"/>
+      <c r="B81" s="8"/>
+      <c r="C81" s="9"/>
+      <c r="D81" s="12"/>
+    </row>
+    <row r="82" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A82" s="8"/>
+      <c r="B82" s="8"/>
+      <c r="C82" s="9"/>
+      <c r="D82" s="12"/>
+    </row>
+    <row r="83" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A83" s="8"/>
+      <c r="B83" s="8"/>
+      <c r="C83" s="9"/>
+      <c r="D83" s="12"/>
+    </row>
+    <row r="84" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A84" s="8"/>
+      <c r="B84" s="8"/>
+      <c r="C84" s="9"/>
+      <c r="D84" s="12"/>
+    </row>
+    <row r="85" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A85" s="8"/>
+      <c r="B85" s="8"/>
+      <c r="C85" s="9"/>
+      <c r="D85" s="12"/>
+    </row>
+    <row r="86" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A86" s="8"/>
+      <c r="B86" s="8"/>
+      <c r="C86" s="9"/>
+      <c r="D86" s="12"/>
+    </row>
+    <row r="87" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A87" s="8"/>
+      <c r="B87" s="8"/>
+      <c r="C87" s="9"/>
+      <c r="D87" s="12"/>
+    </row>
+    <row r="88" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A88" s="8"/>
+      <c r="B88" s="8"/>
+      <c r="C88" s="9"/>
+      <c r="D88" s="12"/>
+    </row>
+    <row r="89" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A89" s="8"/>
+      <c r="B89" s="8"/>
+      <c r="C89" s="9"/>
+      <c r="D89" s="12"/>
+    </row>
+    <row r="90" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A90" s="8"/>
+      <c r="B90" s="8"/>
+      <c r="C90" s="9"/>
+      <c r="D90" s="12"/>
+    </row>
+    <row r="91" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A91" s="8"/>
+      <c r="B91" s="8"/>
+      <c r="C91" s="9"/>
+      <c r="D91" s="12"/>
+    </row>
+    <row r="92" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A92" s="8"/>
+      <c r="B92" s="8"/>
+      <c r="C92" s="9"/>
+      <c r="D92" s="12"/>
+    </row>
+    <row r="93" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A93" s="8"/>
+      <c r="B93" s="8"/>
+      <c r="C93" s="9"/>
+      <c r="D93" s="12"/>
+    </row>
+    <row r="94" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A94" s="8"/>
+      <c r="B94" s="8"/>
+      <c r="C94" s="9"/>
+      <c r="D94" s="12"/>
+    </row>
+    <row r="95" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A95" s="8"/>
+      <c r="B95" s="8"/>
+      <c r="C95" s="9"/>
+      <c r="D95" s="12"/>
+    </row>
+    <row r="96" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A96" s="8"/>
+      <c r="B96" s="8"/>
+      <c r="C96" s="9"/>
+      <c r="D96" s="12"/>
+    </row>
+    <row r="97" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A97" s="8"/>
+      <c r="B97" s="8"/>
+      <c r="C97" s="9"/>
+      <c r="D97" s="12"/>
+    </row>
+    <row r="98" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A98" s="8"/>
+      <c r="B98" s="8"/>
+      <c r="C98" s="9"/>
+      <c r="D98" s="12"/>
+    </row>
+    <row r="99" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A99" s="8"/>
+      <c r="B99" s="8"/>
+      <c r="C99" s="9"/>
+      <c r="D99" s="12"/>
+    </row>
+    <row r="100" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A100" s="8"/>
+      <c r="B100" s="8"/>
+      <c r="C100" s="9"/>
+      <c r="D100" s="12"/>
+    </row>
+    <row r="101" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A101" s="8"/>
+      <c r="B101" s="8"/>
+      <c r="C101" s="9"/>
+      <c r="D101" s="12"/>
+    </row>
+    <row r="102" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A102" s="8"/>
+      <c r="B102" s="8"/>
+      <c r="C102" s="9"/>
+      <c r="D102" s="12"/>
+    </row>
+    <row r="103" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A103" s="8"/>
+      <c r="B103" s="8"/>
+      <c r="C103" s="9"/>
+      <c r="D103" s="12"/>
+    </row>
+    <row r="104" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A104" s="8"/>
+      <c r="B104" s="8"/>
+      <c r="C104" s="9"/>
+      <c r="D104" s="12"/>
+    </row>
+    <row r="105" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A105" s="8"/>
+      <c r="B105" s="8"/>
+      <c r="C105" s="9"/>
+      <c r="D105" s="12"/>
+    </row>
+    <row r="106" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A106" s="8"/>
+      <c r="B106" s="8"/>
+      <c r="C106" s="9"/>
+      <c r="D106" s="12"/>
+    </row>
+    <row r="107" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A107" s="8"/>
+      <c r="B107" s="8"/>
+      <c r="C107" s="9"/>
+      <c r="D107" s="12"/>
+    </row>
+    <row r="108" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A108" s="8"/>
+      <c r="B108" s="8"/>
+      <c r="C108" s="9"/>
+      <c r="D108" s="12"/>
+    </row>
+    <row r="109" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A109" s="8"/>
+      <c r="B109" s="8"/>
+      <c r="C109" s="9"/>
+      <c r="D109" s="12"/>
+    </row>
+    <row r="110" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A110" s="8"/>
+      <c r="B110" s="8"/>
+      <c r="C110" s="9"/>
+      <c r="D110" s="12"/>
+    </row>
+    <row r="111" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A111" s="8"/>
+      <c r="B111" s="8"/>
+      <c r="C111" s="9"/>
+      <c r="D111" s="12"/>
+    </row>
+    <row r="112" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A112" s="8"/>
+      <c r="B112" s="8"/>
+      <c r="C112" s="9"/>
+      <c r="D112" s="12"/>
+    </row>
+    <row r="113" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A113" s="8"/>
+      <c r="B113" s="8"/>
+      <c r="C113" s="9"/>
+      <c r="D113" s="12"/>
+    </row>
+    <row r="114" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A114" s="8"/>
+      <c r="B114" s="8"/>
+      <c r="C114" s="9"/>
+      <c r="D114" s="12"/>
+    </row>
+    <row r="115" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A115" s="8"/>
+      <c r="B115" s="8"/>
+      <c r="C115" s="9"/>
+      <c r="D115" s="12"/>
+    </row>
+    <row r="116" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A116" s="8"/>
+      <c r="B116" s="8"/>
+      <c r="C116" s="9"/>
+      <c r="D116" s="12"/>
+    </row>
+    <row r="117" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A117" s="8"/>
+      <c r="B117" s="8"/>
+      <c r="C117" s="9"/>
+      <c r="D117" s="12"/>
+    </row>
+    <row r="118" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A118" s="8"/>
+      <c r="B118" s="8"/>
+      <c r="C118" s="9"/>
+      <c r="D118" s="12"/>
+    </row>
+    <row r="119" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A119" s="8"/>
+      <c r="B119" s="8"/>
+      <c r="C119" s="9"/>
+      <c r="D119" s="12"/>
+    </row>
+    <row r="120" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A120" s="8"/>
+      <c r="B120" s="8"/>
+      <c r="C120" s="9"/>
+      <c r="D120" s="12"/>
+    </row>
+    <row r="121" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A121" s="8"/>
+      <c r="B121" s="8"/>
+      <c r="C121" s="9"/>
+      <c r="D121" s="12"/>
+    </row>
+    <row r="122" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A122" s="8"/>
+      <c r="B122" s="8"/>
+      <c r="C122" s="9"/>
+      <c r="D122" s="12"/>
+    </row>
+    <row r="123" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A123" s="8"/>
+      <c r="B123" s="8"/>
+      <c r="C123" s="9"/>
+      <c r="D123" s="12"/>
+    </row>
+    <row r="124" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A124" s="8"/>
+      <c r="B124" s="8"/>
+      <c r="C124" s="9"/>
+      <c r="D124" s="12"/>
+    </row>
+    <row r="125" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A125" s="8"/>
+      <c r="B125" s="8"/>
+      <c r="C125" s="9"/>
+      <c r="D125" s="12"/>
+    </row>
+    <row r="126" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A126" s="8"/>
+      <c r="B126" s="8"/>
+      <c r="C126" s="9"/>
+      <c r="D126" s="12"/>
+    </row>
+    <row r="127" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A127" s="8"/>
+      <c r="B127" s="8"/>
+      <c r="C127" s="9"/>
+      <c r="D127" s="12"/>
+    </row>
+    <row r="128" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A128" s="8"/>
+      <c r="B128" s="8"/>
+      <c r="C128" s="9"/>
+      <c r="D128" s="12"/>
+    </row>
+    <row r="129" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A129" s="8"/>
+      <c r="B129" s="8"/>
+      <c r="C129" s="9"/>
+      <c r="D129" s="12"/>
+    </row>
+    <row r="130" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A130" s="8"/>
+      <c r="B130" s="8"/>
+      <c r="C130" s="9"/>
+      <c r="D130" s="12"/>
+    </row>
+    <row r="131" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A131" s="8"/>
+      <c r="B131" s="8"/>
+      <c r="C131" s="9"/>
+      <c r="D131" s="12"/>
+    </row>
+    <row r="132" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A132" s="8"/>
+      <c r="B132" s="8"/>
+      <c r="C132" s="9"/>
+      <c r="D132" s="12"/>
+    </row>
+    <row r="133" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A133" s="8"/>
+      <c r="B133" s="8"/>
+      <c r="C133" s="9"/>
+      <c r="D133" s="12"/>
+    </row>
+    <row r="134" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A134" s="8"/>
+      <c r="B134" s="8"/>
+      <c r="C134" s="9"/>
+      <c r="D134" s="12"/>
+    </row>
+    <row r="135" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A135" s="8"/>
+      <c r="B135" s="8"/>
+      <c r="C135" s="9"/>
+      <c r="D135" s="12"/>
+    </row>
+    <row r="136" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A136" s="8"/>
+      <c r="B136" s="8"/>
+      <c r="C136" s="9"/>
+      <c r="D136" s="12"/>
+    </row>
+    <row r="137" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A137" s="8"/>
+      <c r="B137" s="8"/>
+      <c r="C137" s="9"/>
+      <c r="D137" s="12"/>
+    </row>
+    <row r="138" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A138" s="8"/>
+      <c r="B138" s="8"/>
+      <c r="C138" s="9"/>
+      <c r="D138" s="12"/>
+    </row>
+    <row r="139" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A139" s="8"/>
+      <c r="B139" s="8"/>
+      <c r="C139" s="9"/>
+      <c r="D139" s="12"/>
+    </row>
+    <row r="140" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A140" s="8"/>
+      <c r="B140" s="8"/>
+      <c r="C140" s="9"/>
+      <c r="D140" s="12"/>
+    </row>
+    <row r="141" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A141" s="8"/>
+      <c r="B141" s="8"/>
+      <c r="C141" s="9"/>
+      <c r="D141" s="12"/>
+    </row>
+    <row r="142" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A142" s="8"/>
+      <c r="B142" s="8"/>
+      <c r="C142" s="9"/>
+      <c r="D142" s="12"/>
+    </row>
+    <row r="143" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A143" s="8"/>
+      <c r="B143" s="8"/>
+      <c r="C143" s="9"/>
+      <c r="D143" s="12"/>
+    </row>
+    <row r="144" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A144" s="8"/>
+      <c r="B144" s="8"/>
+      <c r="C144" s="9"/>
+      <c r="D144" s="12"/>
+    </row>
+    <row r="145" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A145" s="8"/>
+      <c r="B145" s="8"/>
+      <c r="C145" s="9"/>
+      <c r="D145" s="12"/>
+    </row>
+    <row r="146" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A146" s="8"/>
+      <c r="B146" s="8"/>
+      <c r="C146" s="9"/>
+      <c r="D146" s="12"/>
+    </row>
+    <row r="147" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A147" s="8"/>
+      <c r="B147" s="8"/>
+      <c r="C147" s="9"/>
+      <c r="D147" s="12"/>
+    </row>
+    <row r="148" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A148" s="8"/>
+      <c r="B148" s="8"/>
+      <c r="C148" s="9"/>
+      <c r="D148" s="12"/>
+    </row>
+    <row r="149" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A149" s="8"/>
+      <c r="B149" s="8"/>
+      <c r="C149" s="9"/>
+      <c r="D149" s="12"/>
+    </row>
+    <row r="150" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A150" s="8"/>
+      <c r="B150" s="8"/>
+      <c r="C150" s="9"/>
+      <c r="D150" s="12"/>
+    </row>
+    <row r="151" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A151" s="8"/>
+      <c r="B151" s="8"/>
+      <c r="C151" s="9"/>
+      <c r="D151" s="12"/>
+    </row>
+    <row r="152" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A152" s="8"/>
+      <c r="B152" s="8"/>
+      <c r="C152" s="9"/>
+      <c r="D152" s="12"/>
+    </row>
+    <row r="153" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A153" s="8"/>
+      <c r="B153" s="8"/>
+      <c r="C153" s="9"/>
+      <c r="D153" s="12"/>
+    </row>
+    <row r="154" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A154" s="8"/>
+      <c r="B154" s="8"/>
+      <c r="C154" s="9"/>
+      <c r="D154" s="12"/>
+    </row>
+    <row r="155" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A155" s="8"/>
+      <c r="B155" s="8"/>
+      <c r="C155" s="9"/>
+      <c r="D155" s="12"/>
+    </row>
+    <row r="156" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A156" s="8"/>
+      <c r="B156" s="8"/>
+      <c r="C156" s="9"/>
+      <c r="D156" s="12"/>
+    </row>
+    <row r="157" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A157" s="8"/>
+      <c r="B157" s="8"/>
+      <c r="C157" s="9"/>
+      <c r="D157" s="12"/>
+    </row>
+    <row r="158" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A158" s="8"/>
+      <c r="B158" s="8"/>
+      <c r="C158" s="9"/>
+      <c r="D158" s="12"/>
+    </row>
+    <row r="159" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A159" s="8"/>
+      <c r="B159" s="8"/>
+      <c r="C159" s="9"/>
+      <c r="D159" s="12"/>
+    </row>
+    <row r="160" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A160" s="8"/>
+      <c r="B160" s="8"/>
+      <c r="C160" s="9"/>
+      <c r="D160" s="12"/>
+    </row>
+    <row r="161" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A161" s="8"/>
+      <c r="B161" s="8"/>
+      <c r="C161" s="9"/>
+      <c r="D161" s="12"/>
+    </row>
+    <row r="162" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A162" s="8"/>
+      <c r="B162" s="8"/>
+      <c r="C162" s="9"/>
+      <c r="D162" s="12"/>
+    </row>
+    <row r="163" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A163" s="8"/>
+      <c r="B163" s="8"/>
+      <c r="C163" s="9"/>
+      <c r="D163" s="12"/>
+    </row>
+    <row r="164" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A164" s="8"/>
+      <c r="B164" s="8"/>
+      <c r="C164" s="9"/>
+      <c r="D164" s="12"/>
+    </row>
+    <row r="165" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A165" s="8"/>
+      <c r="B165" s="8"/>
+      <c r="C165" s="9"/>
+      <c r="D165" s="12"/>
+    </row>
+    <row r="166" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A166" s="8"/>
+      <c r="B166" s="8"/>
+      <c r="C166" s="9"/>
+      <c r="D166" s="12"/>
+    </row>
+    <row r="167" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A167" s="8"/>
+      <c r="B167" s="8"/>
+      <c r="C167" s="9"/>
+      <c r="D167" s="12"/>
+    </row>
+    <row r="168" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A168" s="8"/>
+      <c r="B168" s="8"/>
+      <c r="C168" s="9"/>
+      <c r="D168" s="12"/>
+    </row>
+    <row r="169" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A169" s="8"/>
+      <c r="B169" s="8"/>
+      <c r="C169" s="9"/>
+      <c r="D169" s="12"/>
+    </row>
+    <row r="170" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A170" s="8"/>
+      <c r="B170" s="8"/>
+      <c r="C170" s="9"/>
+      <c r="D170" s="12"/>
+    </row>
+    <row r="171" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A171" s="8"/>
+      <c r="B171" s="8"/>
+      <c r="C171" s="9"/>
+      <c r="D171" s="12"/>
+    </row>
+    <row r="172" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A172" s="8"/>
+      <c r="B172" s="8"/>
+      <c r="C172" s="9"/>
+      <c r="D172" s="12"/>
+    </row>
+    <row r="173" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A173" s="8"/>
+      <c r="B173" s="8"/>
+      <c r="C173" s="9"/>
+      <c r="D173" s="12"/>
+    </row>
+    <row r="174" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A174" s="8"/>
+      <c r="B174" s="8"/>
+      <c r="C174" s="9"/>
+      <c r="D174" s="12"/>
+    </row>
+    <row r="175" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A175" s="8"/>
+      <c r="B175" s="8"/>
+      <c r="C175" s="9"/>
+      <c r="D175" s="12"/>
+    </row>
+    <row r="176" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A176" s="8"/>
+      <c r="B176" s="8"/>
+      <c r="C176" s="9"/>
+      <c r="D176" s="12"/>
+    </row>
+    <row r="177" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A177" s="8"/>
+      <c r="B177" s="8"/>
+      <c r="C177" s="9"/>
+      <c r="D177" s="12"/>
+    </row>
+    <row r="178" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A178" s="8"/>
+      <c r="B178" s="8"/>
+      <c r="C178" s="9"/>
+      <c r="D178" s="12"/>
+    </row>
+    <row r="179" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A179" s="8"/>
+      <c r="B179" s="8"/>
+      <c r="C179" s="9"/>
+      <c r="D179" s="12"/>
+    </row>
+    <row r="180" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A180" s="8"/>
+      <c r="B180" s="8"/>
+      <c r="C180" s="9"/>
+      <c r="D180" s="12"/>
+    </row>
+    <row r="181" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A181" s="8"/>
+      <c r="B181" s="8"/>
+      <c r="C181" s="9"/>
+      <c r="D181" s="12"/>
+    </row>
+    <row r="182" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A182" s="8"/>
+      <c r="B182" s="8"/>
+      <c r="C182" s="9"/>
+      <c r="D182" s="12"/>
+    </row>
+    <row r="183" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A183" s="8"/>
+      <c r="B183" s="8"/>
+      <c r="C183" s="9"/>
+      <c r="D183" s="12"/>
+    </row>
+    <row r="184" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A184" s="8"/>
+      <c r="B184" s="8"/>
+      <c r="C184" s="9"/>
+      <c r="D184" s="12"/>
+    </row>
+    <row r="185" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A185" s="8"/>
+      <c r="B185" s="8"/>
+      <c r="C185" s="9"/>
+      <c r="D185" s="12"/>
+    </row>
+    <row r="186" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A186" s="8"/>
+      <c r="B186" s="8"/>
+      <c r="C186" s="9"/>
+      <c r="D186" s="12"/>
+    </row>
+    <row r="187" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A187" s="8"/>
+      <c r="B187" s="8"/>
+      <c r="C187" s="9"/>
+      <c r="D187" s="12"/>
+    </row>
+    <row r="188" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A188" s="8"/>
+      <c r="B188" s="8"/>
+      <c r="C188" s="9"/>
+      <c r="D188" s="12"/>
+    </row>
+    <row r="189" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A189" s="8"/>
+      <c r="B189" s="8"/>
+      <c r="C189" s="9"/>
+      <c r="D189" s="12"/>
+    </row>
+    <row r="190" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A190" s="8"/>
+      <c r="B190" s="8"/>
+      <c r="C190" s="9"/>
+      <c r="D190" s="12"/>
+    </row>
+    <row r="191" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A191" s="8"/>
+      <c r="B191" s="8"/>
+      <c r="C191" s="9"/>
+      <c r="D191" s="12"/>
+    </row>
+    <row r="192" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A192" s="8"/>
+      <c r="B192" s="8"/>
+      <c r="C192" s="9"/>
+      <c r="D192" s="12"/>
+    </row>
+    <row r="193" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A193" s="8"/>
+      <c r="B193" s="8"/>
+      <c r="C193" s="9"/>
+      <c r="D193" s="12"/>
+    </row>
+    <row r="194" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A194" s="8"/>
+      <c r="B194" s="8"/>
+      <c r="C194" s="9"/>
+      <c r="D194" s="12"/>
+    </row>
+    <row r="195" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A195" s="8"/>
+      <c r="B195" s="8"/>
+      <c r="C195" s="9"/>
+      <c r="D195" s="12"/>
+    </row>
+    <row r="196" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A196" s="8"/>
+      <c r="B196" s="8"/>
+      <c r="C196" s="9"/>
+      <c r="D196" s="12"/>
+    </row>
+    <row r="197" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A197" s="8"/>
+      <c r="B197" s="8"/>
+      <c r="C197" s="9"/>
+      <c r="D197" s="12"/>
+    </row>
+    <row r="198" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A198" s="8"/>
+      <c r="B198" s="8"/>
+      <c r="C198" s="9"/>
+      <c r="D198" s="12"/>
+    </row>
+    <row r="199" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A199" s="8"/>
+      <c r="B199" s="8"/>
+      <c r="C199" s="9"/>
+      <c r="D199" s="12"/>
+    </row>
+    <row r="200" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A200" s="8"/>
+      <c r="B200" s="8"/>
+      <c r="C200" s="9"/>
+      <c r="D200" s="12"/>
+    </row>
+    <row r="201" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A201" s="8"/>
+      <c r="B201" s="8"/>
+      <c r="C201" s="9"/>
+      <c r="D201" s="12"/>
+    </row>
+    <row r="202" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A202" s="8"/>
+      <c r="B202" s="8"/>
+      <c r="C202" s="9"/>
+      <c r="D202" s="12"/>
+    </row>
+    <row r="203" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A203" s="8"/>
+      <c r="B203" s="8"/>
+      <c r="C203" s="9"/>
+      <c r="D203" s="12"/>
+    </row>
+    <row r="204" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A204" s="8"/>
+      <c r="B204" s="8"/>
+      <c r="C204" s="9"/>
+      <c r="D204" s="12"/>
+    </row>
+    <row r="205" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A205" s="8"/>
+      <c r="B205" s="8"/>
+      <c r="C205" s="9"/>
+      <c r="D205" s="12"/>
+    </row>
+    <row r="206" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A206" s="8"/>
+      <c r="B206" s="8"/>
+      <c r="C206" s="9"/>
+      <c r="D206" s="12"/>
+    </row>
+    <row r="207" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A207" s="8"/>
+      <c r="B207" s="8"/>
+      <c r="C207" s="9"/>
+      <c r="D207" s="12"/>
+    </row>
+    <row r="208" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A208" s="8"/>
+      <c r="B208" s="8"/>
+      <c r="C208" s="9"/>
+      <c r="D208" s="12"/>
+    </row>
+    <row r="209" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A209" s="8"/>
+      <c r="B209" s="8"/>
+      <c r="C209" s="9"/>
+      <c r="D209" s="12"/>
+    </row>
+    <row r="210" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A210" s="8"/>
+      <c r="B210" s="8"/>
+      <c r="C210" s="9"/>
+      <c r="D210" s="12"/>
+    </row>
+    <row r="211" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A211" s="8"/>
+      <c r="B211" s="8"/>
+      <c r="C211" s="9"/>
+      <c r="D211" s="12"/>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <dataValidations count="3">
+    <dataValidation allowBlank="false" error="Año de 4 dígitos (2024–2040)" errorStyle="stop" errorTitle="Año" operator="between" showDropDown="false" showErrorMessage="true" showInputMessage="false" sqref="A2:A500" type="whole">
+      <formula1>2024</formula1>
+      <formula2>2040</formula2>
+    </dataValidation>
+    <dataValidation allowBlank="false" error="Mes entre 1 y 12" errorStyle="stop" errorTitle="Mes" operator="between" showDropDown="false" showErrorMessage="true" showInputMessage="false" sqref="B2:B500" type="whole">
+      <formula1>1</formula1>
+      <formula2>12</formula2>
+    </dataValidation>
+    <dataValidation allowBlank="false" error="GWh del mes entre 3.000 y 15.000 (número, sin separador de miles). ¿Escribió MWh o GWh/día?" errorStyle="stop" errorTitle="Demanda" operator="between" showDropDown="false" showErrorMessage="true" showInputMessage="false" sqref="C2:C500" type="decimal">
+      <formula1>3000</formula1>
+      <formula2>15000</formula2>
+    </dataValidation>
+  </dataValidations>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/24.2.7.2$Linux_X86_64 LibreOffice_project/420$Build-2</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-[...2 lines deleted...]
-  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>openpyxl</dc:creator>
+  <dc:description/>
+  <dc:language>en-US</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>